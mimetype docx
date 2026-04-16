--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -254,239 +254,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations des e-shoppers du luxe : du « need for status » au « need for cognition »</w:t>
+                <w:t xml:space="preserve">Vie chère en Outre-mer : la logistique peut-elle contribuer à apaiser les tensions sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, nº 53 (1), pp.15-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.233.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 55 (3), pp.207-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.235.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091523v1</w:t>
+                <w:t xml:space="preserve">hal-05511533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie chère en Outre-mer : la logistique peut-elle contribuer à apaiser les tensions sociales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les motivations des e-shoppers du luxe : du « need for status » au « need for cognition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 55 (3), pp.207-286. </w:t>
+              <w:t xml:space="preserve">, 2025, nº 53 (1), pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.235.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.233.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511533v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workplace violence and digital management in the era of modern Sisyphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -537,51 +537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -622,399 +622,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les ruptures de stock questionnent la loi de l’offre et de la demande : une comparaison métropole et Nouvelle-Calédonie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inducing omni-temporality: product heritage appropriation in corporate heritage brand construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mir Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41262-022-00303-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446700v1</w:t>
+                <w:t xml:space="preserve">hal-04313126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing omni-temporality: product heritage appropriation in corporate heritage brand construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mir Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mir Bernal</w:t>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pecot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bradford Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Brand Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (2), pp.144-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41262-022-00303-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41262-022-00303-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313126v1</w:t>
+                <w:t xml:space="preserve">hal-04112705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing omni-temporality: product heritage appropriation in corporate heritage brand construction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand les ruptures de stock questionnent la loi de l’offre et de la demande : une comparaison métropole et Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Brand Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112705v1</w:t>
+                <w:t xml:space="preserve">hal-04446700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and when is older better? The role of brand heritage and of the product category in the evaluation of brand longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altaf Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140, pp.533-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1048,64 +1048,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque de luxe et marque écologique, congruence ou dissonance ? Une approche sémiotique comparative par la valeur de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 129 (3), pp.57-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1165,51 +1165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134, pp.428 - 442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1282,51 +1282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1360,90 +1360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive outcomes of brand heritage: A signaling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altaf Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.304 - 316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,64 +1477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brands using historical references: a consumers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Brand Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (2), pp.171-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (212-222), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1672,64 +1672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand heritage: The past in the service of brand management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.72 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser et recompenser la creativite du consommateur dans le processus de developpement du nouveau produit : comment motiver ces consommateurs qui participent a des concours de creativite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Recherche et Applications en Marketing (French Edition), 31 (3), pp.97-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1848,356 +1848,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de marques de ville basées sur le patrimoine de marque : le rôle des symboles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand le consommateur devient commerçant : motivations, production d’expérience et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.078.0143⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.078.11.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472732v1</w:t>
+                <w:t xml:space="preserve">hal-02310360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’aime mon musée : la perception esthétique des enfants et leur rapport à l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kafia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (78), pp.41-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.078.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le consommateur devient commerçant : motivations, production d’expérience et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégies de marques de ville basées sur le patrimoine de marque : le rôle des symboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Management Prospective, 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.078.11.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.078.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310360v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A la recherche du temps perdu”: la transmission d’objets de luxe de père en fils, entre cadeau et fardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,295 +2238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01365858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l'âge du mannequin sur les consommateurs séniors et sur la marque présente dans la publicité: le rôle de la similarité</w:t>
+                <w:t xml:space="preserve">Utterly fresh perspectives on consumer research and advertising: Introducing the special issue from the 2013 La Londe conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Luk Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Shruma Shruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360439v1</w:t>
+                <w:t xml:space="preserve">hal-01472811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utterly fresh perspectives on consumer research and advertising: Introducing the special issue from the 2013 La Londe conference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de l'âge du mannequin sur les consommateurs séniors et sur la marque présente dans la publicité: le rôle de la similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. J. Shruma Shruma</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.076.77.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472811v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utterly arch and Advertising: Introducing the JBR Special Issue from the 2013 La Londe Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luk Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J Schrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2551,64 +2551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le consommateur devient commerçant : motivations et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2636,255 +2636,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a micro conception of brand personality: An application for print media brands in a French context</w:t>
+                <w:t xml:space="preserve">Sexually Appealing Ads Effectiveness on Indonesian Customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catur Sugiarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830276v1</w:t>
+                <w:t xml:space="preserve">hal-01830280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually Appealing Ads Effectiveness on Indonesian Customers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a micro conception of brand personality: An application for print media brands in a French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Business and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (7), pp.897 - 903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830280v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a micro conception of brand personality: An application for print media brands in a French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 66, (n°7,), p. 897-903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,243 +2903,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et artisanat, l’artisanat d’art peut-il ouvrir de nouvelles voies au marketing de l’art ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la marque de presse par son lecteur : Place et apport de la personnalité de la marque &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 28, (n°5,), p. 63-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424254v1</w:t>
+                <w:t xml:space="preserve">halshs-00783877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la marque de presse par son lecteur : Place et apport de la personnalité de la marque &amp;quot;,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre art et artisanat, l’artisanat d’art peut-il ouvrir de nouvelles voies au marketing de l’art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.09-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.065.09.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00783877v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance à l'art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 68, p. 47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,64 +3164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance à l'art contemporain: des attitudes et représentations des publics aux implications marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3255,64 +3255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et l'artisanat d'art en quête de réassurance: enjeux des labels et des ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 65, pp. 9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do consumers perceive three levels of luxury? A comparison of accessible, intermediate and inaccessible luxury brands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Falcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,580 +3426,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00786023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la marque de presse par son lecteur : Place et apport de la personnalité de la marque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: Marketing communications and consumer behavior: Introduction to the special issue from the 2009 La Londe conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Janiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn M.J. van Osselaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.285.0063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (1), pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830272v1</w:t>
+                <w:t xml:space="preserve">hal-01831907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Marketing communications and consumer behavior: Introduction to the special issue from the 2009 La Londe conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la marque de presse par son lecteur : Place et apport de la personnalité de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stijn M.J. van Osselaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.285.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2009.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01831907v1</w:t>
+                <w:t xml:space="preserve">hal-01830272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un cadre elargi du concept de generation en marketing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward a Larger Framework of the Generation Concept in Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/076737011002500305⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.115 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/205157071002500305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830270v1</w:t>
+                <w:t xml:space="preserve">hal-01830271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management de l'Attention : le cas de la presse en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pour un cadre elargi du concept de generation en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourcier-Bequaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sonnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.115 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011002500305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830191v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Larger Framework of the Generation Concept in Marketing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le management de l'Attention : le cas de la presse en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sonnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830271v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' Attachment and Commitment to Brands and Media Titles: The role of Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Becheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4031,491 +4031,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine? Une réponse par la méthode de triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (7), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, Vol. 27, (n°7,), p. 54-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830213v1</w:t>
+                <w:t xml:space="preserve">halshs-00833904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine? Une réponse par la méthode de triangulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vol. 27, (n°7,), p. 54-72</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 27 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.027.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00833904v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle ELM : bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Provocative Sexually Appealing Advertisements: the Influence of Embarrassment on Attitude towards the Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569978v1</w:t>
+                <w:t xml:space="preserve">hal-01831906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocative Sexually Appealing Advertisements: the Influence of Embarrassment on Attitude towards the Ad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le modèle ELM: Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831906v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle ELM: Bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le modèle ELM : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569906v1</w:t>
+                <w:t xml:space="preserve">hal-03569978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ELM model : assessment and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.61-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569981v1</w:t>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages: a comparison between France, Denmark, Thailand and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,312 +4628,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab) : Pour une médiation totale de l'attitude envers le message (Aad)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab): pour une médiation totale de l'attitude envers le message (Aad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (3), pp.81-99</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.81-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010201700306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569946v1</w:t>
+                <w:t xml:space="preserve">hal-02020617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Emotions on Attitude toward the Brand (Ab) : For a Total Mediation of Attitude toward the Ad (Aad)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab) : Pour une médiation totale de l'attitude envers le message (Aad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (3), pp.91-99</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.81-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569961v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab): pour une médiation totale de l'attitude envers le message (Aad)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Role of Emotions on Attitude toward the Brand (Ab) : For a Total Mediation of Attitude toward the Ad (Aad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.91-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010201700306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020617v1</w:t>
+                <w:t xml:space="preserve">hal-03569961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand personality: How well does a human personality scale apply to brands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,51 +4990,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contributions of artificial and collective intelligences in the construction of a pedagogical tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5072,51 +5072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du consommateur océanien et normes sociales : une application au tourisme durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire sur la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vanuatu; Université Toulouse Capitole, May 2025, Port Vila, Vanuatu, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,64 +5141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de résilience des calédoniens pour préserver leur mode de vie face aux pénuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2e CONFÉRENCE SUR L'AGRICULTURE FAMILIALE, LE MODE DE VIE ET LA SANTÉ DANS LE PACIFIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nouvelle Calédonie, Mar 2025, NOUMEA, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5223,77 +5223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards regenerative sustainable tourism: The perception of tourism by French Polynesian residents in search of well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Research Meeting in Business &amp; Management IRMBAM2024: Uniting Minds, Shaping Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPAG Business School, Jul 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,64 +5318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock-outs management in times of crisis: the moderating role of trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th EGOS colloquium 2024 - crossroads for organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2024, MILAN, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,64 +5400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxe et e-commerce oxymore ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Research Meeting in Business and Management (#IRMBAM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5476,398 +5476,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable luxury brands: perceptions and motivations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La résilience des consommateurs face aux ruptures de stock : une analyse comparative des populations métropolitaines et ultramarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Meeting in Business and Management (#IRMBAM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPAG Business School, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Economiques de l’Outre-Mer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARUM Actes de la Recherche UltraMarine, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446876v1</w:t>
+                <w:t xml:space="preserve">hal-04446634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience des consommateurs face aux ruptures de stock : une analyse comparative des populations métropolitaines et ultramarines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable luxury brands: perceptions and motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Economiques de l’Outre-Mer 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARUM Actes de la Recherche UltraMarine, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Research Meeting in Business and Management (#IRMBAM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446634v1</w:t>
+                <w:t xml:space="preserve">hal-04446876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deceptive Information and Brand Trust: The Role of Virtual vs. Human Influencers</w:t>
+                <w:t xml:space="preserve">Social Attachment Theory and the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: A Focus on Young Chinese Online Consumers under Quarantine: Structured Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference (IMTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, ., France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science (AMS) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324161v1</w:t>
+                <w:t xml:space="preserve">hal-03324166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Attachment Theory and the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: A Focus on Young Chinese Online Consumers under Quarantine: Structured Abstract</w:t>
+                <w:t xml:space="preserve">Deceptive Information and Brand Trust: The Role of Virtual vs. Human Influencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science (AMS) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference (IMTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324166v1</w:t>
+                <w:t xml:space="preserve">hal-03324161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandemic Crisis Effects on the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: An analysis of social attachment theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5892,77 +5892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Religiosity and Ad Skepticism on Response to Erotic Appeals in Advertising: A Netnographic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catur Sugiarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pram Suryanadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International Congress on Regional Economic Development, Information Technology, and Sustainable Business (The 1st INCREDIBLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Economics and Business; Universitas Sebelas Maret; BAPPEDA, Oct 2020, Jawa Tengah, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ich bin ein Berliner”: A consumer-based place brand equity from a social identity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Magnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,51 +6203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand Innovativeness Effect on Perceived Brand Luxury and Brand Authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayma Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 La Londe Conference Marketing Communications and Consumer Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6393,51 +6393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product’s Digital Transformation Effect on Perceived Luxury Level and Brand Authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayma Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6475,51 +6475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' response to branded longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Association for Consumer Research Trust in Doubt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6652,90 +6652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing Institutional theory to marketing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Monaco Symposium on Luxury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6855,64 +6855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions positives sont-elles prépondérantes pour expliquer l'attachement à la marque ? Une application aux marques de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,64 +6950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Print Media Brands Exhibit Specific Personality Traits? A Micro Perspective in a French Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Research Conference in Marketing, the 2011 La Londe Conference in Marketing Communications and Consumer Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7032,64 +7032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' Attachment and Commitment to Brands and Media Titles: the role of Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Becheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,64 +7140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence et complétude des échelles d'Ambroise et de Valette-Florence et de de Barnier appliquées à la mesure de la personnalité des marques et des supports de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7274,77 +7274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7369,90 +7369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et influence de l'embarras sur l'attitude vis-à-vis de messages à caractère sexuel provocateur et sur l'attitude envers la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roehrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7490,51 +7490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages : a comparison between France, Denmark, Thailand and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,794 +7732,867 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine envers la marque : une approche exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marketing et création publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bottin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Henri Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466458v1</w:t>
+                <w:t xml:space="preserve">hal-01466178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et création publicitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La haine envers la marque : une approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466178v1</w:t>
+                <w:t xml:space="preserve">hal-01466458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product’s Digital Transformation Effect on Perceived Luxury Level and Brand Authenticity: The Watch Industry Case : An Abstract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Normes et représentations sociales : les enjeux d’un tourisme résilient dans le Pacifique Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wu S.; Pantoja, F.; Krey N. </w:t>
+              <w:t xml:space="preserve">Moussa Thioye, Professeur à l'Université Toulouse Capitole (IEJUC) et Doyen de la Faculté d'administration et communication; Leslie Vandeputte, Directrice du Centre de langues de l'Université Nationale de Vanuatu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Opportunities and Challenges in a Changing Global Marketplace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">La norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole Direction d'Appui à la Recherche - Presses de l'Université, 2026, 978-2-36170-316-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082249v1</w:t>
+                <w:t xml:space="preserve">hal-05511505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of luxury, when negative emotions are felt by very wealthy consumers: an international comparison of China and Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Product’s Digital Transformation Effect on Perceived Luxury Level and Brand Authenticity: The Watch Industry Case : An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayma Messelmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wu S.; Pantoja, F.; Krey N. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Luxury Fashion, Palgrave Macmillan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Marketing Opportunities and Challenges in a Changing Global Marketplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301566v1</w:t>
+                <w:t xml:space="preserve">hal-03082249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of Corporate Heritage: A French Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The dark side of luxury, when negative emotions are felt by very wealthy consumers: an international comparison of China and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pecot</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Corporate Heritage</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, ISBN-13: 978-1138833555</w:t>
+              <w:t xml:space="preserve">Understanding Luxury Fashion, Palgrave Macmillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466419v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’aime l’entreprise! L’engagement de Pierre-Louis Dubois à l’aune du paradigme de changement d’attitude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Foundations of Corporate Heritage: A French Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génération marketing et sciences de gestion : mélanges en l'honneur du Professeur Pierre-Louis Dubois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2016, 9782717868883</w:t>
+              <w:t xml:space="preserve">Foundations of Corporate Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ISBN-13: 978-1138833555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466434v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médias ont-ils une personnalité à l'image de la personnalité humaine ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J’aime l’entreprise! L’engagement de Pierre-Louis Dubois à l’aune du paradigme de changement d’attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In "Entre Communautés et Mobilité: Une approche interdisciplinaire", de S. Agostinelli, D. Augey and F. Laurie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Ecole des mines, pp.37-56, 2010</w:t>
+              <w:t xml:space="preserve">Génération marketing et sciences de gestion : mélanges en l'honneur du Professeur Pierre-Louis Dubois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2016, 9782717868883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01074205v1</w:t>
+                <w:t xml:space="preserve">hal-01466434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du statut du consommateur sur sa perception de la personnalité de la marque, sa confiance et son engagement</w:t>
+                <w:t xml:space="preserve">Les médias ont-ils une personnalité à l'image de la personnalité humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In "Relations à la marque et marques de la relation. Regards croisés sur le management relationnel de la marque", sous la direction de D. Dumont and N. Albert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.65-88, 2010, In "Relations à la marque et marques de la relation. Regards croisés sur le management relationnel de la marque", sous la direction de D. Dumont and N. Albert</w:t>
+              <w:t xml:space="preserve">In "Entre Communautés et Mobilité: Une approche interdisciplinaire", de S. Agostinelli, D. Augey and F. Laurie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ecole des mines, pp.37-56, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01090252v1</w:t>
+                <w:t xml:space="preserve">halshs-01074205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’influence du statut du consommateur sur sa perception de la personnalité de la marque, sa confiance et son engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In "Relations à la marque et marques de la relation. Regards croisés sur le management relationnel de la marque", sous la direction de D. Dumont and N. Albert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.65-88, 2010, In "Relations à la marque et marques de la relation. Regards croisés sur le management relationnel de la marque", sous la direction de D. Dumont and N. Albert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éthique au service du Mix marketing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impossible éthique des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8529,104 +8602,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénuries face à la crise, les stratégies contrastées des habitants de Nouvelle-Calédonie et de l’Hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8636,131 +8709,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Luxury be described in a concrete language? The influence of online product description on purchase behaviors in contexts of psychological distance, Monaco Symposium on Luxury, Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03899624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8828,51 +8901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCCB97B4"/>
+    <w:nsid w:val="7A40B55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9059,51 +9132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-de-barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5596-2448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088363910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginie.de_barnier@unc.nc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Canonge Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thevenin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mir Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hudson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-022-00303-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Merchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.129.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.01.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-017-0076-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.12.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717699376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116629109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.11.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.080.17.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.77.92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Warlop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shruma Shruma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Schrum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.078.11.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valette-Florence" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.12.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JLC085-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catur Sugiarto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valette-Florence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.09.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.47.57" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falcy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.285.0063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Janiszewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn M.J. van Osselaer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2009.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XCHWHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sonnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Becheur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204&#10217;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu, S." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pram Suryanadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tesio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayma Messelmani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Becheur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Zeitoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roehrich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Joannis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02301566v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Foundations-Corporate-Heritage-John-Balmer/dp/113883355X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Cervellon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-de-barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5596-2448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088363910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginie.de_barnier@unc.nc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Canonge Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thevenin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mir Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hudson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-022-00303-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Merchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.129.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.01.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-017-0076-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.12.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717699376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116629109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.11.28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.080.17.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Warlop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shruma Shruma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.77.92" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Schrum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.078.11.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catur Sugiarto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valette-Florence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JLC085-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valette-Florence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.09.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.47.57" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falcy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Janiszewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn M.J. van Osselaer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2009.09.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XCHWHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.285.0063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500305" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sonnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Becheur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204&#10217;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700306" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu, S." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pram Suryanadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tesio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayma Messelmani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Becheur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Zeitoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roehrich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Joannis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02301566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Foundations-Corporate-Heritage-John-Balmer/dp/113883355X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090252v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Cervellon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>