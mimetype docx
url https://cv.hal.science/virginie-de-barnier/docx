--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -2238,282 +2238,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01365858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utterly fresh perspectives on consumer research and advertising: Introducing the special issue from the 2013 La Londe conference</w:t>
+                <w:t xml:space="preserve">Les effets de l'âge du mannequin sur les consommateurs séniors et sur la marque présente dans la publicité: le rôle de la similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luk Warlop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dwight Merunka</w:t>
+                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.076.77.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472811v1</w:t>
+                <w:t xml:space="preserve">hal-02360439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l'âge du mannequin sur les consommateurs séniors et sur la marque présente dans la publicité: le rôle de la similarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utterly fresh perspectives on consumer research and advertising: Introducing the special issue from the 2013 La Londe conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luk Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
+                <w:t xml:space="preserve">L. J. Shruma Shruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360439v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utterly arch and Advertising: Introducing the JBR Special Issue from the 2013 La Londe Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luk Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J Schrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,524 +3426,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00786023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Marketing communications and consumer behavior: Introduction to the special issue from the 2009 La Londe conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la marque de presse par son lecteur : Place et apport de la personnalité de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stijn M.J. van Osselaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2009.09.010⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.285.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831907v1</w:t>
+                <w:t xml:space="preserve">hal-01830272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la marque de presse par son lecteur : Place et apport de la personnalité de la marque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Marketing communications and consumer behavior: Introduction to the special issue from the 2009 La Londe conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Janiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn M.J. van Osselaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (1), pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2009.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.285.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830272v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Larger Framework of the Generation Concept in Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
+                <w:t xml:space="preserve">Pour un cadre elargi du concept de generation en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourcier-Bequaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/205157071002500305⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.115 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011002500305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830271v1</w:t>
+                <w:t xml:space="preserve">hal-01830270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un cadre elargi du concept de generation en marketing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le management de l'Attention : le cas de la presse en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sonnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830270v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management de l'Attention : le cas de la presse en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Larger Framework of the Generation Concept in Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bourcier-Bequaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sonnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.115 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/205157071002500305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830191v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' Attachment and Commitment to Brands and Media Titles: The role of Emotions</w:t>
               </w:r>
@@ -4031,438 +4031,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine? Une réponse par la méthode de triangulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Valette-Florence</w:t>
+                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vol. 27, (n°7,), p. 54-72</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 27 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.027.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00833904v1</w:t>
+                <w:t xml:space="preserve">hal-01830213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+                <w:t xml:space="preserve">Les lecteurs sont-ils capables d'anthropomorphiser leur magazine? Une réponse par la méthode de triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (7), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Vol. 27, (n°7,), p. 54-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.027.0054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830213v1</w:t>
+                <w:t xml:space="preserve">halshs-00833904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocative Sexually Appealing Advertisements: the Influence of Embarrassment on Attitude towards the Ad</w:t>
+                <w:t xml:space="preserve">Le modèle ELM : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831906v1</w:t>
+                <w:t xml:space="preserve">hal-03569978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle ELM: Bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Provocative Sexually Appealing Advertisements: the Influence of Embarrassment on Attitude towards the Ad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03569906v1</w:t>
+                <w:t xml:space="preserve">hal-01831906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle ELM : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Le modèle ELM: Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569978v1</w:t>
+                <w:t xml:space="preserve">hal-03569906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ELM model : assessment and prospects</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.61-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010602100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569981v1</w:t>
@@ -4628,286 +4628,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab): pour une médiation totale de l'attitude envers le message (Aad)</w:t>
+                <w:t xml:space="preserve">The Role of Emotions on Attitude toward the Brand (Ab) : For a Total Mediation of Attitude toward the Ad (Aad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020617v1</w:t>
+                <w:t xml:space="preserve">hal-03569961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab) : Pour une médiation totale de l'attitude envers le message (Aad)</w:t>
+                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab): pour une médiation totale de l'attitude envers le message (Aad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (3), pp.81-99</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.81-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010201700306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569946v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Emotions on Attitude toward the Brand (Ab) : For a Total Mediation of Attitude toward the Ad (Aad)</w:t>
+                <w:t xml:space="preserve">Le rôle des émotions sur l'attitude envers la marque (Ab) : Pour une médiation totale de l'attitude envers le message (Aad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (3), pp.91-99</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.81-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569961v1</w:t>
+                <w:t xml:space="preserve">hal-03569946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand personality: How well does a human personality scale apply to brands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,829 +4950,842 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contributions of artificial and collective intelligences in the construction of a pedagogical tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stocks, stress, and strategy: how consumers cope across cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thévenin Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal - CRIFPE, May 2026, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">AMA Global SIG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMA, May 2026, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511570v1</w:t>
+                <w:t xml:space="preserve">hal-05595876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du consommateur océanien et normes sociales : une application au tourisme durable</w:t>
+                <w:t xml:space="preserve">The contributions of artificial and collective intelligences in the construction of a pedagogical tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire sur la norme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vanuatu; Université Toulouse Capitole, May 2025, Port Vila, Vanuatu, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal - CRIFPE, May 2026, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112762v1</w:t>
+                <w:t xml:space="preserve">hal-05511570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de résilience des calédoniens pour préserver leur mode de vie face aux pénuries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychologie du consommateur océanien et normes sociales : une application au tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2e CONFÉRENCE SUR L'AGRICULTURE FAMILIALE, LE MODE DE VIE ET LA SANTÉ DANS LE PACIFIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nouvelle Calédonie, Mar 2025, NOUMEA, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire sur la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vanuatu; Université Toulouse Capitole, May 2025, Port Vila, Vanuatu, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091528v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards regenerative sustainable tourism: The perception of tourism by French Polynesian residents in search of well-being</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mécanismes de résilience des calédoniens pour préserver leur mode de vie face aux pénuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Research Meeting in Business &amp; Management IRMBAM2024: Uniting Minds, Shaping Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPAG Business School, Jul 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">1.2e CONFÉRENCE SUR L'AGRICULTURE FAMILIALE, LE MODE DE VIE ET LA SANTÉ DANS LE PACIFIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nouvelle Calédonie, Mar 2025, NOUMEA, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947027v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock-outs management in times of crisis: the moderating role of trust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards regenerative sustainable tourism: The perception of tourism by French Polynesian residents in search of well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS colloquium 2024 - crossroads for organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2024, MILAN, Italy</w:t>
+              <w:t xml:space="preserve">13th International Research Meeting in Business &amp; Management IRMBAM2024: Uniting Minds, Shaping Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, Jul 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775121v1</w:t>
+                <w:t xml:space="preserve">hal-04947027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxe et e-commerce oxymore ou complémentarité ?</w:t>
+                <w:t xml:space="preserve">Stock-outs management in times of crisis: the moderating role of trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Research Meeting in Business and Management (#IRMBAM2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">40th EGOS colloquium 2024 - crossroads for organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2024, MILAN, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446738v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience des consommateurs face aux ruptures de stock : une analyse comparative des populations métropolitaines et ultramarines</w:t>
+                <w:t xml:space="preserve">Luxe et e-commerce oxymore ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Economiques de l’Outre-Mer 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARUM Actes de la Recherche UltraMarine, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Research Meeting in Business and Management (#IRMBAM2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446634v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable luxury brands: perceptions and motivations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Thevenin</w:t>
+                <w:t xml:space="preserve">La résilience des consommateurs face aux ruptures de stock : une analyse comparative des populations métropolitaines et ultramarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Meeting in Business and Management (#IRMBAM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPAG Business School, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Economiques de l’Outre-Mer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARUM Actes de la Recherche UltraMarine, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446876v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Attachment Theory and the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: A Focus on Young Chinese Online Consumers under Quarantine: Structured Abstract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu, S.</w:t>
+                <w:t xml:space="preserve">Sustainable luxury brands: perceptions and motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science (AMS) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">International Research Meeting in Business and Management (#IRMBAM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324166v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deceptive Information and Brand Trust: The Role of Virtual vs. Human Influencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5796,1925 +5809,2007 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandemic Crisis Effects on the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: An analysis of social attachment theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Social Attachment Theory and the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: A Focus on Young Chinese Online Consumers under Quarantine: Structured Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science (AMS) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324164v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Religiosity and Ad Skepticism on Response to Erotic Appeals in Advertising: A Netnographic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pram Suryanadi</w:t>
+                <w:t xml:space="preserve">Pandemic Crisis Effects on the Relationship between Satisfaction, Luxury Brand Attachment, and Influencer Attachment: An analysis of social attachment theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Congress on Regional Economic Development, Information Technology, and Sustainable Business (The 1st INCREDIBLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Economics and Business; Universitas Sebelas Maret; BAPPEDA, Oct 2020, Jawa Tengah, Indonesia</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174926v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« VINTAGE IS BACK » : CONCEPTUALISATION, MISE-EN-ŒUVRE ET VALIDITE NOMOLOGIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Religiosity and Ad Skepticism on Response to Erotic Appeals in Advertising: A Netnographic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catur Sugiarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tesio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+                <w:t xml:space="preserve">Pram Suryanadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">The 1st International Congress on Regional Economic Development, Information Technology, and Sustainable Business (The 1st INCREDIBLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Economics and Business; Universitas Sebelas Maret; BAPPEDA, Oct 2020, Jawa Tengah, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490526v1</w:t>
+                <w:t xml:space="preserve">hal-03174926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ich bin ein Berliner”: A consumer-based place brand equity from a social identity approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« VINTAGE IS BACK » : CONCEPTUALISATION, MISE-EN-ŒUVRE ET VALIDITE NOMOLOGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 La Londe Conference in Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Londe, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484610v1</w:t>
+                <w:t xml:space="preserve">hal-02490526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Innovativeness Effect on Perceived Brand Luxury and Brand Authenticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Ich bin ein Berliner”: A consumer-based place brand equity from a social identity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayma Messelmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+                <w:t xml:space="preserve">F. Magnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">The 2019 La Londe Conference in Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Londe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492292v1</w:t>
+                <w:t xml:space="preserve">hal-02484610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective and cognitive representations of vintage consumption: A social identity perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+                <w:t xml:space="preserve">Brand Innovativeness Effect on Perceived Brand Luxury and Brand Authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayma Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 La Londe Conference Marketing Communications and Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Londe-les-Maures, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060956v1</w:t>
+                <w:t xml:space="preserve">hal-02492292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product’s Digital Transformation Effect on Perceived Luxury Level and Brand Authenticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayma Messelmani</w:t>
+                <w:t xml:space="preserve">Affective and cognitive representations of vintage consumption: A social identity perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 2019 La Londe Conference Marketing Communications and Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097646v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' response to branded longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Moussa</w:t>
+                <w:t xml:space="preserve">Product’s Digital Transformation Effect on Perceived Luxury Level and Brand Authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayma Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Association for Consumer Research Trust in Doubt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801013v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nostalgic consumption to consumer resistance: The vintage shopping experience as an expression of social identity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+                <w:t xml:space="preserve">Consumers' response to branded longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th EMAC Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference Association for Consumer Research Trust in Doubt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728705v1</w:t>
+                <w:t xml:space="preserve">hal-01801013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
+                <w:t xml:space="preserve">From nostalgic consumption to consumer resistance: The vintage shopping experience as an expression of social identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bringing Institutional theory to marketing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">47th EMAC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993688v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxury watch possession and dispossession from father to son: A poisoned gift? Pierre Valette-Florence, Professor, IAE de Grenoble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+                <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Monaco Symposium on Luxury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Monaco, France</w:t>
+              <w:t xml:space="preserve">Bringing Institutional theory to marketing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions positives sont-elles prépondérantes pour expliquer l'attachement à la marque ? Une application aux marques de presse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+                <w:t xml:space="preserve">Luxury watch possession and dispossession from father to son: A poisoned gift? Pierre Valette-Florence, Professor, IAE de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ca' Foscari University Venezia and ESCP-Europe, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">2016 Monaco Symposium on Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00809631v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Print Media Brands Exhibit Specific Personality Traits? A Micro Perspective in a French Setting</w:t>
+                <w:t xml:space="preserve">Les émotions positives sont-elles prépondérantes pour expliquer l'attachement à la marque ? Une application aux marques de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Research Conference in Marketing, the 2011 La Londe Conference in Marketing Communications and Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ca' Foscari University Venezia and ESCP-Europe, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107969v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00809631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' Attachment and Commitment to Brands and Media Titles: the role of Emotions</w:t>
+                <w:t xml:space="preserve">Do Print Media Brands Exhibit Specific Personality Traits? A Micro Perspective in a French Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research (ACR) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Jacksonville, United States</w:t>
+              <w:t xml:space="preserve">38th Research Conference in Marketing, the 2011 La Londe Conference in Marketing Communications and Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107970v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence et complétude des échelles d'Ambroise et de Valette-Florence et de de Barnier appliquées à la mesure de la personnalité des marques et des supports de presse</w:t>
+                <w:t xml:space="preserve">Consumers' Attachment and Commitment to Brands and Media Titles: the role of Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Becheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque international de l'Association Tunisienne de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research (ACR) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Jacksonville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107972v1</w:t>
+                <w:t xml:space="preserve">hal-02107970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW WELL DOES BRAND PERSONALITY PREDICT BRAND CHOICE? A MEASUREMENT SCALE AND ANALYSIS USING BINARY REGRESSION MODELS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohérence et complétude des échelles d'Ambroise et de Valette-Florence et de de Barnier appliquées à la mesure de la personnalité des marques et des supports de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ambroise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+                <w:t xml:space="preserve">Helen Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Advances in Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.30-38</w:t>
+              <w:t xml:space="preserve">7ème Colloque international de l'Association Tunisienne de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00111869v1</w:t>
+                <w:t xml:space="preserve">hal-02107972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et influence de l'embarras sur l'attitude vis-à-vis de messages à caractère sexuel provocateur et sur l'attitude envers la marque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW WELL DOES BRAND PERSONALITY PREDICT BRAND CHOICE? A MEASUREMENT SCALE AND ANALYSIS USING BINARY REGRESSION MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Roehrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXI° Colloque International de l'AFM, 19-20 mai, Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Asia Pacific Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103343v1</w:t>
+                <w:t xml:space="preserve">halshs-00111869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t>
+                <w:t xml:space="preserve">Structure et influence de l'embarras sur l'attitude vis-à-vis de messages à caractère sexuel provocateur et sur l'attitude envers la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallopel</w:t>
+                <w:t xml:space="preserve">G. Roehrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Saint-Malo, 34 p</w:t>
+              <w:t xml:space="preserve">Actes du XXI° Colloque International de l'AFM, 19-20 mai, Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00078396v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saint-Malo, 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00078396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages : a comparison between France, Denmark, Thailand and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Séoul, South Korea. pp.140-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00078395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7724,179 +7819,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et création publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Joannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La haine envers la marque : une approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7906,456 +8001,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et représentations sociales : les enjeux d’un tourisme résilient dans le Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moussa Thioye, Professeur à l'Université Toulouse Capitole (IEJUC) et Doyen de la Faculté d'administration et communication; Leslie Vandeputte, Directrice du Centre de langues de l'Université Nationale de Vanuatu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole Direction d'Appui à la Recherche - Presses de l'Université, 2026, 978-2-36170-316-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product’s Digital Transformation Effect on Perceived Luxury Level and Brand Authenticity: The Watch Industry Case : An Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayma Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu S.; Pantoja, F.; Krey N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Opportunities and Challenges in a Changing Global Marketplace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of luxury, when negative emotions are felt by very wealthy consumers: an international comparison of China and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Luxury Fashion, Palgrave Macmillan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Corporate Heritage: A French Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Corporate Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, ISBN-13: 978-1138833555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’aime l’entreprise! L’engagement de Pierre-Louis Dubois à l’aune du paradigme de changement d’attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génération marketing et sciences de gestion : mélanges en l'honneur du Professeur Pierre-Louis Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2016, 9782717868883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias ont-ils une personnalité à l'image de la personnalité humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8371,228 +8466,228 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Entre Communautés et Mobilité: Une approche interdisciplinaire", de S. Agostinelli, D. Augey and F. Laurie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ecole des mines, pp.37-56, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01074205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du statut du consommateur sur sa perception de la personnalité de la marque, sa confiance et son engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Relations à la marque et marques de la relation. Regards croisés sur le management relationnel de la marque", sous la direction de D. Dumont and N. Albert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.65-88, 2010, In "Relations à la marque et marques de la relation. Regards croisés sur le management relationnel de la marque", sous la direction de D. Dumont and N. Albert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique au service du Mix marketing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impossible éthique des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8602,51 +8697,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénuries face à la crise, les stratégies contrastées des habitants de Nouvelle-Calédonie et de l’Hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Canonge Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8655,51 +8750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8709,131 +8804,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Luxury be described in a concrete language? The influence of online product description on purchase behaviors in contexts of psychological distance, Monaco Symposium on Luxury, Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Cervellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03899624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8901,51 +8996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A40B55A"/>
+    <w:nsid w:val="FF626C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9132,51 +9227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-de-barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5596-2448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088363910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginie.de_barnier@unc.nc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Canonge Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thevenin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mir Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hudson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-022-00303-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Merchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.129.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.01.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-017-0076-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.12.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717699376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116629109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.11.28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.080.17.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Warlop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shruma Shruma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.77.92" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Schrum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.078.11.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catur Sugiarto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valette-Florence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JLC085-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valette-Florence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.09.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.47.57" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falcy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Janiszewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn M.J. van Osselaer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2009.09.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XCHWHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.285.0063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500305" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sonnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Becheur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204&#10217;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700306" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu, S." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pram Suryanadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tesio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayma Messelmani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Becheur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Zeitoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roehrich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Joannis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02301566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Foundations-Corporate-Heritage-John-Balmer/dp/113883355X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090252v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Cervellon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-de-barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5596-2448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088363910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginie.de_barnier@unc.nc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Canonge Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thevenin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mir Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hudson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-022-00303-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Merchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.129.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.01.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41262-017-0076-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.12.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717699376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116629109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.11.28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lagier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.078.0143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.080.17.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.77.92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Warlop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shruma Shruma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Schrum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.078.11.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catur Sugiarto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Valette-Florence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JLC085-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valette-Florence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.09.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.47.57" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falcy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.285.0063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Janiszewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn M.J. van Osselaer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2009.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XCHWHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourcier-Bequaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sonnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Becheur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204&#10217;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100204" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venin Virginie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu, S." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pram Suryanadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tesio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayma Messelmani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107970v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Becheur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Zeitoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roehrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Joannis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511505v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02301566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Foundations-Corporate-Heritage-John-Balmer/dp/113883355X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Cervellon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>