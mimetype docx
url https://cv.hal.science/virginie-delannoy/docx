--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -342,278 +342,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of body mass index with long-term outcomes in older adults hospitalized for COVID-19: an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Methven</w:t>
+                <w:t xml:space="preserve">Alain Putot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Clegg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Geny</w:t>
+                <w:t xml:space="preserve">Charline Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øydis Ueland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58388-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532167v1</w:t>
+                <w:t xml:space="preserve">hal-04549889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of body mass index with long-term outcomes in older adults hospitalized for COVID-19: an observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Putot</w:t>
+                <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Guyot</w:t>
+                <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+                <w:t xml:space="preserve">Miriam Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Øydis Ueland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.7512. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.107319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58388-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549889v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of protein-fortified recipes in older adults in France</w:t>
               </w:r>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -863,51 +863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Undernutrition and Risk of Undernutrition in Overweight and Obese Older People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,51 +954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-sectional reproducibility study of a standard camera sensor using artificial intelligence to assess food items: The foodintech project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou-Khalilou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.221. </w:t>
@@ -1369,51 +1369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-delivered meals: Characterization of food intake in elderly beneficiaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (2), pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1614,295 +1614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nutritional Issue of Older People Receiving Home-Delivered Meals: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tronchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Roger</w:t>
+                <w:t xml:space="preserve">Juliane Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+                <w:t xml:space="preserve">Charlotte Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Mardiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.629580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428569v1</w:t>
+                <w:t xml:space="preserve">hal-03186919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nutritional Issue of Older People Receiving Home-Delivered Meals: A Systematic Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Rota</w:t>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Meunier</w:t>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Mardiros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.629580. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186919v1</w:t>
+                <w:t xml:space="preserve">hal-03428569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of malnutrition risk among older French adults with culinary dependence</w:t>
               </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.40-46</w:t>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Manckoundia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp.104749. </w:t>
@@ -3176,405 +3176,417 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Pfitzenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Manckoundia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.93 - 100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnesp.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for different patterns of chemosensory alterations in the elderly population: impact of age versus dependency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Relationships between nutritional status, depression and pleasure of eating in aging men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3), pp.330-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2015.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bju112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213161v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between nutritional status, depression and pleasure of eating in aging men and women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
+                <w:t xml:space="preserve">Evidence for different patterns of chemosensory alterations in the elderly population: impact of age versus dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2015.08.020⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bju112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133730v1</w:t>
+                <w:t xml:space="preserve">hal-01213161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving meal context in nursing homes. Impact of four strategies on food intake and meal pleasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Divert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Laghmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Crema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,1485 +3595,1485 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.139-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un complément nutritionnel oral solide pour renforcer l'apport protéino-énergétique quel que soit l'état dentaire - A solid oral nutritional supplement to increase protein and energy intakes independently of dental health status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prêcheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barthélémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (3), pp.130-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food pickiness in the elderly: Relationship with dependency and malnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (Part B), pp.145-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation in overweight men after exercise and food intake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.267-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.metabol.2009.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternation between foods within a meal. Influence on satiation and consumption in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lauraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (2), pp.203-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in taste preference in undernourished elderly hospitalized subjects during periods of infection and convalescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pfitzenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (1), pp.40-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12603-009-0008-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cardiac autonomic nervous activity in frail elderly people with postural abnormalities and in control subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buchheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-specific satiety with simple foods in humans: no influence of BMI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Walla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (6), pp.987-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and psychological factors linked to the increased thermic effect of food in malnourished fasting anorexia nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Colas-Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moukkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (5), pp.1623-1629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does modification of olfacto-gustatory stimulation diminish sensory-specific satiety in humans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lehrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lüder Deecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87, pp.469-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2005.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Nicolaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 282 (5), pp.1501-1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Nicolaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 282 (5), pp.R1501-R1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5071,146 +5083,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, adaptation alimentaire au grand âge et petit appétit : le petit mangeur âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien et Bon à Manger : Penser notre Alimentation du Quotidien à l'Institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 280 p., 2018, Art et Patrimoine (Dijon), 978-2-36441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir à manger en EHPAD : point de vue du senior consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5229,183 +5241,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se Nourrir ou Manger ? Les Enjeux du Repas en Etablissement de Santé [ISBN : 978-2-343-10373-0]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan, Questions alimentaires et gastronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 206 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'indépendance à la dépendance, que se passe-t-il lors du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se Nourrir ou Manger ? Les Enjeux du Repas en Etablissement de Santé [ISBN : 978-2-343-10373-0]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan, Questions alimentaires et gastronomiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 206 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5473,51 +5485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214029EA"/>
+    <w:nsid w:val="BBBD2C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-delannoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4245-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193419009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156146574014538102613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58388-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Petitjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1232502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.892675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Juhel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bole" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou-Khalilou Sow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2020.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13062064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mardiros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629580" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab208/6406696" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02880470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-020-1388-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perruchaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104749" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Volkert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Streicher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kiesswetter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Torbahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.10.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01386926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirttijarvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2016.06.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.08.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFLQ6FL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laghmaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01020043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brocker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bertoglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTN2DJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lauraine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Romer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9S6CVMQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Wymelbeke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0008-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colas-Linhart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moukkaddem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lehrner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;der Deecke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMG0ZV4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51848" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-delannoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4245-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193419009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156146574014538102613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58388-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Petitjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1232502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.892675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Juhel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bole" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou-Khalilou Sow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2020.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13062064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rota" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mardiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab208/6406696" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02880470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-020-1388-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perruchaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104749" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Volkert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Streicher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kiesswetter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Torbahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.10.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01386926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirttijarvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2016.06.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD2WBM0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.08.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFLQ6FL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laghmaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01020043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brocker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Schneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bertoglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTN2DJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lauraine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Romer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.06.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9S6CVMQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Wymelbeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0008-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colas-Linhart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moukkaddem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lehrner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;der Deecke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.11.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMG0ZV4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51848" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>