--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -174,5250 +174,5380 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of protein-fortified recipes for community-dwelling older adults to prevent the onset of undernutrition</w:t>
+                <w:t xml:space="preserve">De la matrice alimentaire aux politiques nutritionnelles : quelle place pour les jus de fruits ? Synthèse du workshop SFN en partenariat avec Unijus donné en visioconférence le mardi 27 janvier 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Geny</w:t>
+                <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiori Koga</w:t>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Smith</w:t>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
+                <w:t xml:space="preserve">Laura Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brasse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 202, pp.115558. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2026.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904011v1</w:t>
+                <w:t xml:space="preserve">hal-05599776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of body mass index with long-term outcomes in older adults hospitalized for COVID-19: an observational study</w:t>
+                <w:t xml:space="preserve">Design and assessment of protein-fortified recipes for community-dwelling older adults to prevent the onset of undernutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Putot</w:t>
+                <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Guyot</w:t>
+                <w:t xml:space="preserve">Shiori Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+                <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58388-x⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.115558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549889v1</w:t>
+                <w:t xml:space="preserve">hal-04904011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of body mass index with long-term outcomes in older adults hospitalized for COVID-19: an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Putot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Smith</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58388-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532167v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of protein-fortified recipes in older adults in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Methven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Filin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øydis Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105205⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.107319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665411v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food-based fortification on nutritional outcomes and acceptability in older adults: systematic literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acceptability of protein-fortified recipes in older adults in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maité Petitjean</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Filin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1232502⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.105205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313211v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Undernutrition and Risk of Undernutrition in Overweight and Obese Older People</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of food-based fortification on nutritional outcomes and acceptability in older adults: systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.892675. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 10, pp.1232502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1232502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.892675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711804v1</w:t>
+                <w:t xml:space="preserve">hal-04313211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-sectional reproducibility study of a standard camera sensor using artificial intelligence to assess food items: The foodintech project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou-Khalilou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14010221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodialysis affects wanting and spontaneous intake of protein-rich foods in chronic kidney disease patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Prevalence of Undernutrition and Risk of Undernutrition in Overweight and Obese Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jrn.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.892675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.892675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954062v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+                <w:t xml:space="preserve">Hemodialysis affects wanting and spontaneous intake of protein-rich foods in chronic kidney disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+                <w:t xml:space="preserve">Anna Filancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jrn.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197761v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-delivered meals: Characterization of food intake in elderly beneficiaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.2064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13062064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portage de repas à domicile : processus d’installation et d’appropriation de ce service par les personnes âgées en perte d’autonomie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.105223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225401v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nutritional Issue of Older People Receiving Home-Delivered Meals: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Le portage de repas à domicile : processus d’installation et d’appropriation de ce service par les personnes âgées en perte d’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629580⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03186919v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of malnutrition risk among older French adults with culinary dependence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
+                <w:t xml:space="preserve">The Nutritional Issue of Older People Receiving Home-Delivered Meals: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Salle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+                <w:t xml:space="preserve">Juliane Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Mardiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afab208/6406696⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.629580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03428489v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assessment of eating pleasure among older adults: Development and preliminary validation of the anticipatory and consummatory eating pleasure (ACEPS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Prevalence of malnutrition risk among older French adults with culinary dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-020-1388-2⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.afab208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afab208/6406696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880470v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and feasibility of a personalized dietary intervention in older people with meals-on-wheels: a randomised controlled pilot trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The assessment of eating pleasure among older adults: Development and preliminary validation of the anticipatory and consummatory eating pleasure (ACEPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.606-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-020-1388-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225502v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing sensory quality and variety: An effective strategy for increasing meal enjoyment and food intake in older nursing home residents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Relevance and feasibility of a personalized dietary intervention in older people with meals-on-wheels: a randomised controlled pilot trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.40-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869596v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants d’un apport protidique faible chez les personnes âgées dépendantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optimizing sensory quality and variety: An effective strategy for increasing meal enjoyment and food intake in older nursing home residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of malnutrition using harmonized definitions in older adults from different settings – a MaNuEL Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Volkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Streicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kiesswetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Torbahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), pp.2389-2398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les déterminants d’un apport protidique faible chez les personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408041258793853E12⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.180-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01899852v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des odeurs et préférences alimentaires chez la population âgée : quel impact sur la prise alimentaire et le statut nutritionnel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408041258793853E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595514v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to calculate external mechanical work using force-platform data in ecological situations in humans: Application to Parkinson's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Perception des odeurs et préférences alimentaires chez la population âgée : quel impact sur la prise alimentaire et le statut nutritionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (77), pp.92-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01386926v1</w:t>
+                <w:t xml:space="preserve">hal-01595514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit and vegetables liking among European elderly according to food preferences, attitudes towards food and dependency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to calculate external mechanical work using force-platform data in ecological situations in humans: Application to Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mehinagic</w:t>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laguna</w:t>
+                <w:t xml:space="preserve">Davy Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Pirttijarvi</w:t>
+                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.202-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636085v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative brioche enriched in protein and energy improves the nutritional status of malnourished nursing home residents compared to oral nutritional supplement and usual breakfast: FARINE+ project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+                <w:t xml:space="preserve">Fruit and vegetables liking among European elderly according to food preferences, attitudes towards food and dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brondel</w:t>
+                <w:t xml:space="preserve">E. Mehinagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bon</w:t>
+                <w:t xml:space="preserve">L. Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martin-Pfitzenmeyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirttijarvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.27 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01583985v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between nutritional status, depression and pleasure of eating in aging men and women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">An innovative brioche enriched in protein and energy improves the nutritional status of malnourished nursing home residents compared to oral nutritional supplement and usual breakfast: FARINE+ project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Pfitzenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2015.08.020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.93 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133730v1</w:t>
+                <w:t xml:space="preserve">hal-01583985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for different patterns of chemosensory alterations in the elderly population: impact of age versus dependency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Relationships between nutritional status, depression and pleasure of eating in aging men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3), pp.330-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2015.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bju112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213161v1</w:t>
+                <w:t xml:space="preserve">hal-03133730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving meal context in nursing homes. Impact of four strategies on food intake and meal pleasure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Laghmaoui</w:t>
+                <w:t xml:space="preserve">Evidence for different patterns of chemosensory alterations in the elderly population: impact of age versus dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Crema</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Marion Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.027⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bju112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211996v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un complément nutritionnel oral solide pour renforcer l'apport protéino-énergétique quel que soit l'état dentaire - A solid oral nutritional supplement to increase protein and energy intakes independently of dental health status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving meal context in nursing homes. Impact of four strategies on food intake and meal pleasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Brocker</w:t>
+                <w:t xml:space="preserve">Camille Divert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie M. Schneider</w:t>
+                <w:t xml:space="preserve">Rachid Laghmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barthélémi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Bertoglio</w:t>
+                <w:t xml:space="preserve">Célia Crema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020043v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food pickiness in the elderly: Relationship with dependency and malnutrition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Amand</w:t>
+                <w:t xml:space="preserve">Un complément nutritionnel oral solide pour renforcer l'apport protéino-énergétique quel que soit l'état dentaire - A solid oral nutritional supplement to increase protein and energy intakes independently of dental health status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prêcheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+                <w:t xml:space="preserve">Patrice Brocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthélémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215782v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in overweight men after exercise and food intake.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Food pickiness in the elderly: Relationship with dependency and malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Moro</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Crampes</w:t>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (2), pp.267-74. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (Part B), pp.145-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.metabol.2009.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00680938v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternation between foods within a meal. Influence on satiation and consumption in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brondel</w:t>
+                <w:t xml:space="preserve">Lipid oxidation in overweight men after exercise and food intake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Lauraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+                <w:t xml:space="preserve">Eric Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Romer</w:t>
+                <w:t xml:space="preserve">Cédric Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53 (2), pp.203-209. </w:t>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.267-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2009.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.metabol.2009.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188405v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in taste preference in undernourished elderly hospitalized subjects during periods of infection and convalescence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternation between foods within a meal. Influence on satiation and consumption in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. van Wymelbeke</w:t>
+                <w:t xml:space="preserve">Geoffrey Lauraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+                <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pfitzenmeyer</w:t>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (1), pp.40-5. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (2), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-009-0008-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782752v1</w:t>
+                <w:t xml:space="preserve">hal-04188405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cardiac autonomic nervous activity in frail elderly people with postural abnormalities and in control subjects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in taste preference in undernourished elderly hospitalized subjects during periods of infection and convalescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Buchheit</w:t>
+                <w:t xml:space="preserve">V. van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Moreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pfitzenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.40-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-009-0008-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257845v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-specific satiety with simple foods in humans: no influence of BMI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Assessment of cardiac autonomic nervous activity in frail elderly people with postural abnormalities and in control subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (6), pp.987-995</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259051v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and psychological factors linked to the increased thermic effect of food in malnourished fasting anorexia nervosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Petiet</w:t>
+                <w:t xml:space="preserve">Sensory-specific satiety with simple foods in humans: no influence of BMI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Romer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moukkaddem</w:t>
+                <w:t xml:space="preserve">P. Walla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 92 (5), pp.1623-1629</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.987-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162722v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does modification of olfacto-gustatory stimulation diminish sensory-specific satiety in humans?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal and psychological factors linked to the increased thermic effect of food in malnourished fasting anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Lehrner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+                <w:t xml:space="preserve">Daniel Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lüder Deecke</w:t>
+                <w:t xml:space="preserve">Bruno Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Colas-Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moukkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (5), pp.1623-1629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021151v1</w:t>
+                <w:t xml:space="preserve">hal-00162722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Does modification of olfacto-gustatory stimulation diminish sensory-specific satiety in humans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Romer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lehrner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lüder Deecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87, pp.469-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2005.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676303v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Nicolaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 282 (5), pp.R1501-R1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Nicolaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (5), pp.1501-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, adaptation alimentaire au grand âge et petit appétit : le petit mangeur âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien et Bon à Manger : Penser notre Alimentation du Quotidien à l'Institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 280 p., 2018, Art et Patrimoine (Dijon), 978-2-36441-285-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir à manger en EHPAD : point de vue du senior consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se Nourrir ou Manger ? Les Enjeux du Repas en Etablissement de Santé [ISBN : 978-2-343-10373-0]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan, Questions alimentaires et gastronomiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 206 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'indépendance à la dépendance, que se passe-t-il lors du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se Nourrir ou Manger ? Les Enjeux du Repas en Etablissement de Santé [ISBN : 978-2-343-10373-0]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan, Questions alimentaires et gastronomiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 206 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5485,51 +5615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBBD2C47"/>
+    <w:nsid w:val="37119BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5716,51 +5846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-delannoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4245-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193419009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156146574014538102613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58388-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Petitjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1232502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.892675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Juhel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bole" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou-Khalilou Sow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2020.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13062064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rota" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mardiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab208/6406696" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02880470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-020-1388-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perruchaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104749" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Volkert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Streicher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kiesswetter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Torbahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.10.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01386926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirttijarvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2016.06.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD2WBM0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.08.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFLQ6FL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laghmaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01020043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brocker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Schneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bertoglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTN2DJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lauraine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Romer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.06.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9S6CVMQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Wymelbeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0008-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colas-Linhart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moukkaddem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lehrner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;der Deecke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.11.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMG0ZV4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51848" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-delannoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4245-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193419009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156146574014538102613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sissmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.03.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58388-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Petitjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1232502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Juhel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou-Khalilou Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.892675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2020.05.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13062064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mardiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629580" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab208/6406696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02880470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-020-1388-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perruchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104749" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wolters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Volkert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Streicher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kiesswetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Torbahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.10.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01386926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirttijarvi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD2WBM0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.08.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFLQ6FL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laghmaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01020043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brocker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bertoglio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTN2DJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lauraine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Romer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.06.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9S6CVMQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Wymelbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0008-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colas-Linhart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moukkaddem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lehrner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;der Deecke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMG0ZV4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51848" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>