--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -974,723 +974,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional reproducibility study of a standard camera sensor using artificial intelligence to assess food items: The foodintech project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Undernutrition and Risk of Undernutrition in Overweight and Obese Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Juhel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14010221⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.892675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.892675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526115v1</w:t>
+                <w:t xml:space="preserve">hal-03711804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Undernutrition and Risk of Undernutrition in Overweight and Obese Older People</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cross-sectional reproducibility study of a standard camera sensor using artificial intelligence to assess food items: The foodintech project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amadou-Khalilou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.892675. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.892675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14010221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711804v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodialysis affects wanting and spontaneous intake of protein-rich foods in chronic kidney disease patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mouillot</w:t>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Filancia</w:t>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jrn.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.105223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954062v1</w:t>
+                <w:t xml:space="preserve">hal-03197761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-delivered meals: Characterization of food intake in elderly beneficiaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Fleury</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.2064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13062064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+                <w:t xml:space="preserve">Hemodialysis affects wanting and spontaneous intake of protein-rich foods in chronic kidney disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Filancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+                <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.105223. </w:t>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.164-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.jrn.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197761v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portage de repas à domicile : processus d’installation et d’appropriation de ce service par les personnes âgées en perte d’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,377 +1744,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nutritional Issue of Older People Receiving Home-Delivered Meals: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tronchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Roger</w:t>
+                <w:t xml:space="preserve">Juliane Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+                <w:t xml:space="preserve">Charlotte Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Mardiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.629580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428569v1</w:t>
+                <w:t xml:space="preserve">hal-03186919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nutritional Issue of Older People Receiving Home-Delivered Meals: A Systematic Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Rota</w:t>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Meunier</w:t>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Mardiros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.629580. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186919v1</w:t>
+                <w:t xml:space="preserve">hal-03428569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of malnutrition risk among older French adults with culinary dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (1), pp.afab208. </w:t>
@@ -2152,77 +2152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assessment of eating pleasure among older adults: Development and preliminary validation of the anticipatory and consummatory eating pleasure (ACEPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,51 +2269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance and feasibility of a personalized dietary intervention in older people with meals-on-wheels: a randomised controlled pilot trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.40-46</w:t>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing sensory quality and variety: An effective strategy for increasing meal enjoyment and food intake in older nursing home residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,299 +2522,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of malnutrition using harmonized definitions in older adults from different settings – a MaNuEL Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants d’un apport protidique faible chez les personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.10.020⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.180-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625608v1</w:t>
+                <w:t xml:space="preserve">hal-02620667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants d’un apport protidique faible chez les personnes âgées dépendantes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence of malnutrition using harmonized definitions in older adults from different settings – a MaNuEL Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Volkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Streicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kiesswetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Torbahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (3), pp.180-189. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.2389-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des odeurs et préférences alimentaires chez la population âgée : quel impact sur la prise alimentaire et le statut nutritionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,77 +2999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to calculate external mechanical work using force-platform data in ecological situations in humans: Application to Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3254,51 +3254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative brioche enriched in protein and energy improves the nutritional status of malnourished nursing home residents compared to oral nutritional supplement and usual breakfast: FARINE+ project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,77 +3396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between nutritional status, depression and pleasure of eating in aging men and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (3), pp.330-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.153-164. </w:t>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Crema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.139-147. </w:t>
@@ -3927,51 +3927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food pickiness in the elderly: Relationship with dependency and malnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation in overweight men after exercise and food intake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lauraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buchheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Walla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lehrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,64 +5335,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir à manger en EHPAD : point de vue du senior consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se Nourrir ou Manger ? Les Enjeux du Repas en Etablissement de Santé [ISBN : 978-2-343-10373-0]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'indépendance à la dépendance, que se passe-t-il lors du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5615,51 +5615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37119BF6"/>
+    <w:nsid w:val="29E888A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5846,51 +5846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-delannoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4245-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193419009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156146574014538102613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sissmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.03.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58388-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Petitjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1232502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Juhel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou-Khalilou Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.892675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2020.05.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13062064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mardiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629580" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab208/6406696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02880470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-020-1388-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perruchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104749" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wolters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Volkert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Streicher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kiesswetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Torbahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.10.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01386926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirttijarvi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD2WBM0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.08.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFLQ6FL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laghmaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01020043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brocker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bertoglio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTN2DJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lauraine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Romer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.06.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9S6CVMQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Wymelbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0008-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colas-Linhart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moukkaddem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lehrner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;der Deecke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMG0ZV4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51848" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-delannoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4245-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193419009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156146574014538102613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sissmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.03.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58388-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Petitjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1232502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.892675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou-Khalilou Sow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010221" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13062064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2020.05.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rota" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mardiros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629580" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab208/6406696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02880470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-020-1388-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perruchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104749" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wolters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Volkert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Streicher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kiesswetter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Torbahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.10.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01386926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirttijarvi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD2WBM0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.08.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFLQ6FL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laghmaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01020043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brocker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bertoglio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2009.07.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTN2DJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lauraine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Romer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.06.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9S6CVMQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Wymelbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0008-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colas-Linhart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moukkaddem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lehrner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;der Deecke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMG0ZV4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51848" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>