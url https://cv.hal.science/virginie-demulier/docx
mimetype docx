--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -529,960 +529,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des risques psychosociaux en ESAT parmi des travailleurs en situation de handicap (TSH) : éléments de réflexion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Labrell</w:t>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Demulier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366729v1</w:t>
+                <w:t xml:space="preserve">hal-02318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of elicited mood on movement expressivity during a fitness task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Focone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318926v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of elicited mood on movement expressivity during a fitness task.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Perception of emotion and personality through full-body movement qualities: A sport coach case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Focone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.9-26. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2016.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2791294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01838641v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of emotion and personality through full-body movement qualities: A sport coach case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological Predictors of Career Planning among Active Elite Athletes: An Application of the Social Cognitive Career Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Isableu</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2791294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10413200.2012.736444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838671v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Predictors of Career Planning among Active Elite Athletes: An Application of the Social Cognitive Career Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the Reasons for Entrepreneurs’ Retirement Decision Inventory (RERDI) and Preliminary Evidence of Its Psychometric Properties in a French Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (3), pp.341-353. </w:t>
+              <w:t xml:space="preserve">Journal of Career Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10413200.2012.736444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1069072712475288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338475v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Reasons for Entrepreneurs’ Retirement Decision Inventory (RERDI) and Preliminary Evidence of Its Psychometric Properties in a French Sample</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological predictors of career planning among active elite athletes : An application of the Social Cognitive Career Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Career Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1069072712475288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10413200.2012.736444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338471v1</w:t>
+                <w:t xml:space="preserve">hal-03063579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological predictors of career planning among active elite athletes : An application of the Social Cognitive Career Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personality, self-rated health, and subjective age in a life-span sample: The moderating role of chronological age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (4), pp.875-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0028301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1492,906 +1388,906 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception d'outils numériques : illustration parmi des apprenants en situation de handicap et leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thérèse El Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies, Insertion, Handicap, Autonomie, Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aubervilliers, France. pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Leaders Perceive Stress and Followership from Nonverbal Behaviors Displayed by Virtual Followers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.56-61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Afoutni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Human-Robot Affective Interaction in a Handshaking Social Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2015, Portland, United States. pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un outil low-cost pour le recueil de données cinématiques par l'analyse fréquentielle du signal de l'articulation du genou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Focone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INGREDIBLE Database: A First Step Toward Dynamic Coupling in Human-Virtual Agent Body Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankovic Igor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference, Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Edinburgh, United Kingdom. pp.430-431, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40415-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2401,125 +2297,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reykjawik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2666,51 +2562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.04.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2023.2242344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.569.0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyon Taillens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.05.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821H8VHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.736444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se El Fakhry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubourdieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329468" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankovic Igor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.04.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2023.2242344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.569.0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyon Taillens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.05.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821H8VHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.736444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se El Fakhry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubourdieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Travers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329468" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankovic Igor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>