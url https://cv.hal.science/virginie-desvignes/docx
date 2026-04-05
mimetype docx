--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1112 +66,1288 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Etat de la qualité de l’air dans les logements en France métropolitaine (novembre 2020 – février 2023)</w:t>
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Étude de la multipollution de l’air intérieur dans les logements français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gregoire</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de la qualité des environnements intérieures. 2025</w:t>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-046, CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157059v1</w:t>
+                <w:t xml:space="preserve">hal-05554719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description du budget espace-temps-activités des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211102v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet poussières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Etat de la qualité de l’air dans les logements en France métropolitaine (novembre 2020 – février 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lafaurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SC-QEI-2025-039, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+              <w:t xml:space="preserve">Observatoire de la qualité des environnements intérieures. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380245v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SC-QEI-2025-038, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380199v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-039, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04928913v1</w:t>
+                <w:t xml:space="preserve">hal-05380245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des équipements de chauffage et de climatisation dans le parc de logement français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">SC-QEI-2024-192, OQEI - Observatoire de la qualité des environnements intérieurs. 2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-038, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370137v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CSTB-OQAI/2021-227, CSTB - Centre scientifique et technique du bâtiment; OQAI - Observatoire de la qualité de l'air intérieur. 2023</w:t>
+                <w:t xml:space="preserve">Description des équipements de chauffage et de climatisation dans le parc de logement français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assy Eliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2024-192, OQEI - Observatoire de la qualité des environnements intérieurs. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362972v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Pesti’home - Enquête nationale sur les utilisations domestiques de pesticides - Départements et régions d’outre-mer (DROM) Guadeloupe - Martinique - La Réunion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0163, Anses. 2021, 256 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03890343v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB-OQAI/2021-227, CSTB - Centre scientifique et technique du bâtiment; OQAI - Observatoire de la qualité de l'air intérieur. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude Pesti’home - Enquête nationale sur les utilisations domestiques de pesticides - Départements et régions d’outre-mer (DROM) Guadeloupe - Martinique - La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0163, Anses. 2021, 256 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03890343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la mise en œuvre d'un plan de contrôle orienté sur les denrées alimentaires d'origine animale et végétale produites sur le pourtour du golfe de Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvin Darney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0104, Anses. 2021, 81 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03795945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1181,562 +1357,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 2): A comparison with traditional QMRA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Filter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.100339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04964133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 1): A case study on listeriosis associated to ready-to-eat foods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán G. Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernán G. Redondo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthias Filter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.100343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use and storage of pesticides at home in France (the Pesti'home survey 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fröchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, Part 2, pp.114452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03817628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbial risk assessment for Salmonella in eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasja Buschhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Modelling Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.e39643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/fmj.1.39643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02434116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1883,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03795945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03817628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#246;chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merlo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03795945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03817628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#246;chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>