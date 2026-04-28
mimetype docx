--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -66,1853 +66,1971 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
-[...1263 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 2): A comparison with traditional QMRA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Filter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.100339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04964133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 1): A case study on listeriosis associated to ready-to-eat foods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán G. Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Filter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.100343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use and storage of pesticides at home in France (the Pesti'home survey 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fröchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, Part 2, pp.114452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03817628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbial risk assessment for Salmonella in eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasja Buschhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Modelling Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.e39643. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/fmj.1.39643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02434116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Etat de la qualité de l’air dans les logements en France métropolitaine (novembre 2020 – février 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de la qualité des environnements intérieures. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Étude de la multipollution de l’air intérieur dans les logements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-046, CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description du budget espace-temps-activités des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-039, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-038, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Recherche des déterminants des concentrations intérieures en PM2,5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbez Mickaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahki Nassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivanantham Sutharsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramalho Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description des équipements de chauffage et de climatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assy Eliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2024-192, OQEI - Observatoire de la qualité des environnements intérieurs. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370137v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB-OQAI/2021-227, CSTB - Centre scientifique et technique du bâtiment; OQAI - Observatoire de la qualité de l'air intérieur. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude Pesti’home - Enquête nationale sur les utilisations domestiques de pesticides - Départements et régions d’outre-mer (DROM) Guadeloupe - Martinique - La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0163, Anses. 2021, 256 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03890343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-02434116v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la mise en œuvre d'un plan de contrôle orienté sur les denrées alimentaires d'origine animale et végétale produites sur le pourtour du golfe de Fos-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvin Darney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0104, Anses. 2021, 81 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03795945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2059,51 +2177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03795945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03817628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#246;chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03817628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#246;chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merlo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbez Micka&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahki Nassim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanantham Sutharsini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalho Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03795945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>