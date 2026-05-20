--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -66,1963 +66,1963 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Étude de la multipollution de l’air intérieur dans les logements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-046, CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description du budget espace-temps-activités des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Etat de la qualité de l’air dans les logements en France métropolitaine (novembre 2020 – février 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de la qualité des environnements intérieures. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-039, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-038, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Recherche des déterminants des concentrations intérieures en PM2,5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbez Mickaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahki Nassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivanantham Sutharsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramalho Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description des équipements de chauffage et de climatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assy Eliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2024-192, OQEI - Observatoire de la qualité des environnements intérieurs. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370137v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB-OQAI/2021-227, CSTB - Centre scientifique et technique du bâtiment; OQAI - Observatoire de la qualité de l'air intérieur. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude Pesti’home - Enquête nationale sur les utilisations domestiques de pesticides - Départements et régions d’outre-mer (DROM) Guadeloupe - Martinique - La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0163, Anses. 2021, 256 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03890343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la mise en œuvre d'un plan de contrôle orienté sur les denrées alimentaires d'origine animale et végétale produites sur le pourtour du golfe de Fos-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvin Darney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0104, Anses. 2021, 81 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03795945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 2): A comparison with traditional QMRA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Filter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.100339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04964133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 1): A case study on listeriosis associated to ready-to-eat foods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán G. Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Filter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.100343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use and storage of pesticides at home in France (the Pesti'home survey 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fröchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, Part 2, pp.114452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03817628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative microbial risk assessment for Salmonella in eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasja Buschhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Modelling Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.e39643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/fmj.1.39643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02434116v1</w:t>
-              </w:r>
-[...1381 lines deleted...]
-                <w:t xml:space="preserve">anses-03795945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2177,51 +2177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03817628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#246;chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merlo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbez Micka&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahki Nassim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanantham Sutharsini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalho Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03795945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbez Micka&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahki Nassim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanantham Sutharsini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalho Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03795945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03817628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#246;chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>