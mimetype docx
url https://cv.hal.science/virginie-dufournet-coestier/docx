--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1761,260 +1761,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’école inclusive se dessine-t-elle dans le discours enseignant ? Des représentations aux attentes chez les enseignants non spécialisés et chez les enseignants spécialisés</w:t>
+                <w:t xml:space="preserve">Les enfants issus de familles itinérantes et de voyageurs (EFIV) : mise en perspective diachronique d’une politique éducative et d’une terminologie évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale et transdisciplinaire « Regards croisés sur le handicap et la francophonie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Winnipeg (Manitoba), Canada</w:t>
+              <w:t xml:space="preserve">Colloque international EVASCOL : “École, migration, itinérance : regards croisés”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, INS HEA - Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225697v1</w:t>
+                <w:t xml:space="preserve">hal-03225701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants issus de familles itinérantes et de voyageurs (EFIV) : mise en perspective diachronique d’une politique éducative et d’une terminologie évolutive</w:t>
+                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international EVASCOL : “École, migration, itinérance : regards croisés”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, INS HEA - Suresnes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Icare, Université de La Réunion, 2018, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225701v1</w:t>
+                <w:t xml:space="preserve">hal-03225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation ?</w:t>
+                <w:t xml:space="preserve">Comment l’école inclusive se dessine-t-elle dans le discours enseignant ? Des représentations aux attentes chez les enseignants non spécialisés et chez les enseignants spécialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Icare, Université de La Réunion, 2018, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale et transdisciplinaire « Regards croisés sur le handicap et la francophonie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Winnipeg (Manitoba), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225640v1</w:t>
+                <w:t xml:space="preserve">hal-03225697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entretien d’explicitation au service de l’analyse de pratique groupale : retour sur expérience avec les auxiliaires de vie scolaire.</w:t>
               </w:r>
@@ -3356,51 +3356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3A9A446"/>
+    <w:nsid w:val="6DFEFE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-dufournet-coestier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7525-2515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203912055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/175150746941816300367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.hs1.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aparecida Spagnol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lorence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alemar Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1980-220X2018004803434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100427490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03225682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-dufournet-coestier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7525-2515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203912055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/175150746941816300367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.hs1.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aparecida Spagnol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lorence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alemar Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1980-220X2018004803434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100427490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03225682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>