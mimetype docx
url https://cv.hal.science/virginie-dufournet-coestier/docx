--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1420,204 +1420,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation?</w:t>
+                <w:t xml:space="preserve">La formation des enseignants spécialisés en France comme nouveau mode de régulation des relations sociales et familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'ESPE de l'Académie de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVIes Rencontres du Réseau international de recherche en éducation et en formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225694v1</w:t>
+                <w:t xml:space="preserve">hal-03225703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants spécialisés en France comme nouveau mode de régulation des relations sociales et familiales</w:t>
+                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIes Rencontres du Réseau international de recherche en éducation et en formation (REF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence à l'ESPE de l'Académie de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225703v1</w:t>
+                <w:t xml:space="preserve">hal-03225694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre décloisonnement interprofessionnalité. Se donner des points de repère en éducation, santé et social</w:t>
               </w:r>
@@ -1761,178 +1761,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants issus de familles itinérantes et de voyageurs (EFIV) : mise en perspective diachronique d’une politique éducative et d’une terminologie évolutive</w:t>
+                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international EVASCOL : “École, migration, itinérance : regards croisés”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, INS HEA - Suresnes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Icare, Université de La Réunion, 2018, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225701v1</w:t>
+                <w:t xml:space="preserve">hal-03225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation ?</w:t>
+                <w:t xml:space="preserve">Les enfants issus de familles itinérantes et de voyageurs (EFIV) : mise en perspective diachronique d’une politique éducative et d’une terminologie évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Icare, Université de La Réunion, 2018, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Colloque international EVASCOL : “École, migration, itinérance : regards croisés”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, INS HEA - Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225640v1</w:t>
+                <w:t xml:space="preserve">hal-03225701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’école inclusive se dessine-t-elle dans le discours enseignant ? Des représentations aux attentes chez les enseignants non spécialisés et chez les enseignants spécialisés</w:t>
               </w:r>
@@ -3356,51 +3356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DFEFE73"/>
+    <w:nsid w:val="D50D9A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-dufournet-coestier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7525-2515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203912055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/175150746941816300367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.hs1.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aparecida Spagnol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lorence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alemar Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1980-220X2018004803434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100427490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03225682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-dufournet-coestier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7525-2515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203912055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/175150746941816300367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.hs1.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aparecida Spagnol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lorence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alemar Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1980-220X2018004803434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100427490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03225682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>