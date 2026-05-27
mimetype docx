--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -445,399 +445,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injectable polyoxazoline grafted hyaluronic acid thermoresponsive hydrogels for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Madau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21655979.2023.2296257⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tb02108d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374025v1</w:t>
+                <w:t xml:space="preserve">hal-04484214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation and behaviours of polysaccharides conjugated with phenolic compounds by oxidoreductase catalysis: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koceila Boundaoui</w:t>
+                <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Cerf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bridiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137660⟩</w:t>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2023.2296257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794755v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectable polyoxazoline grafted hyaluronic acid thermoresponsive hydrogels for biomedical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Functionalisation and behaviours of polysaccharides conjugated with phenolic compounds by oxidoreductase catalysis: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceila Boundaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 283, pp.137660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tb02108d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484214v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyelectrolyte complexes of chitosan and hyaluronic acid or carboxymethylpullulan and their aminoguaiacol derivatives with biological activities as potential drug delivery systems</w:t>
               </w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Karakasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 341, pp.122330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-responsive hydrogels from hyaluronic acid functionalized with poly(2-alkyl-2-oxazoline) copolymers with tuneable transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,77 +1455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,304 +1583,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolyte complexes of hyaluronic acid and diethylaminoethyl dextran: Formation, stability and hydrophobicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgels Based on Carboxymethylpullulan Grafted with Ferulic Acid Obtained by Enzymatic Crosslinking in Emulsion for Drug Delivery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127485⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.2100165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202100165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343724v1</w:t>
+                <w:t xml:space="preserve">hal-03343715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgels Based on Carboxymethylpullulan Grafted with Ferulic Acid Obtained by Enzymatic Crosslinking in Emulsion for Drug Delivery Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyelectrolyte complexes of hyaluronic acid and diethylaminoethyl dextran: Formation, stability and hydrophobicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Van Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.2100165. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 629, pp.127485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202100165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343715v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyaluronic Acid Functionalization with Jeffamine® M2005: A Comparison of the Thermo-Responsiveness Properties of the Hydrogel Obtained through Two Different Synthesis Routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,64 +1979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahdi Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2217,64 +2217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,217 +2315,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional and Microwave-Assisted Extraction of Mucilage from Opuntia ficus-indica Cladodes: Physico-Chemical and Rheological Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carboxymethylpullulan Grafted with Aminoguaiacol : Synthesis, Characterization, and Assessment of Antibacterial and Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Felkai-Haddache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-015-1640-7⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.3238-3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866696v1</w:t>
+                <w:t xml:space="preserve">hal-02328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobically controlled self-association of pH- and thermo-sensitive triblock copolymers based on poly(acrylic acid- co -tert-butyl acrylate) and poly(propylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,4814 +2534,4948 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (19), pp.1944 - 1949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/polb.24098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinked hydrogels based on biological macromolecules with potential use in skin tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Vulpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.174 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2015.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of in-situ crosslinkable hydrogels based on hyaluronanic acid, collagen and sericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Vulpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Peptu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, pp.388-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic cross-linking of carboxymethylpullulan grafted with ferulic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional and Microwave-Assisted Extraction of Mucilage from Opuntia ficus-indica Cladodes: Physico-Chemical and Rheological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Felkai-Haddache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Remini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahdi Hadrich</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mamou-Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.057⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.481 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-015-1640-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866702v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive behavior of amphiphilic triblock copolymers based on poly(acrylic acid) and poly(propylene oxide)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic cross-linking of carboxymethylpullulan grafted with ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahdi Hadrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (15), pp.1507 - 1514. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.78 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866705v1</w:t>
+                <w:t xml:space="preserve">hal-01866702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-controlled rheology of electro-assembled polyanionic polysaccharide (alginate) and polycationic thermo-sensitive polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiwei Huang</w:t>
+                <w:t xml:space="preserve">Thermosensitive behavior of amphiphilic triblock copolymers based on poly(acrylic acid) and poly(propylene oxide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.12.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (15), pp.1507 - 1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866694v1</w:t>
+                <w:t xml:space="preserve">hal-01866705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent immobilization of pullulanase on alginate and study of its hydrolysis of pullulan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghina Ali</w:t>
+                <w:t xml:space="preserve">Thermo-controlled rheology of electro-assembled polyanionic polysaccharide (alginate) and polycationic thermo-sensitive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Momar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.2093⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.67 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866707v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Methods for One-Point Anchoring of a Linear Polysaccharide on a Gold Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Hoypierres</w:t>
+                <w:t xml:space="preserve">Covalent immobilization of pullulanase on alginate and study of its hydrolysis of pullulan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la504212k⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.883 - 889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361549v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo- and pH-sensitive triblock copolymers with tunable hydrophilic/hydrophobic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+                <w:t xml:space="preserve">Two Methods for One-Point Anchoring of a Linear Polysaccharide on a Gold Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hoypierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27729⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la504212k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02361542v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polyelectrolyte Film Stiffness on Bacterial Growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Monge</w:t>
+                <w:t xml:space="preserve">Thermo- and pH-sensitive triblock copolymers with tunable hydrophilic/hydrophobic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm301774a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (22), pp.2606-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361569v1</w:t>
+                <w:t xml:space="preserve">hal-02361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the water-monomer dynamic interfacial properties during methyl methacrylate radical polymerization in a single monomer droplet: dependence on the chemical structure of the surfactant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Polyelectrolyte Film Stiffness on Bacterial Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4458⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.520-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm301774a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00802886v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of “Pullulan”-block-polyether copolymers at the aqueous solution/air interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Evolution of the water-monomer dynamic interfacial properties during methyl methacrylate radical polymerization in a single monomer droplet: dependence on the chemical structure of the surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desbrieres</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.1617-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.02.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361564v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of cord blood haematopoietic stem cells in a hyaluronan hydrogel for ex vivo biomimicry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Buquet</w:t>
+                <w:t xml:space="preserve">Organization of “Pullulan”-block-polyether copolymers at the aqueous solution/air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desbrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.1482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 398, pp.134-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361552v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharide effect on the LCST property of a polyether: Influence of structure and length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+                <w:t xml:space="preserve">Survival of cord blood haematopoietic stem cells in a hyaluronan hydrogel for ex vivo biomimicry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusra Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 428, pp.25-31. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (11), pp.901-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/term.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361562v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate grafted with poly(ε-caprolactone): effect of enzymatic degradation on physicochemical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Benykhlef</w:t>
+                <w:t xml:space="preserve">Saccharide effect on the LCST property of a polyether: Influence of structure and length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4232⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428, pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866757v1</w:t>
+                <w:t xml:space="preserve">hal-02361562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic and thermosensitive copolymers based on pullulan and Jeffamine®: Synthesis, characterization and physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (2), pp.1522-1531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Behavior and Non-enzymatic Degradation of a Sulfated Galactan from Halymenia durvillei (Halymeniales, Rhodophyta)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
+                <w:t xml:space="preserve">Alginate grafted with poly(ε-caprolactone): effect of enzymatic degradation on physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Benykhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bengharez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Guemra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-012-9605-z⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (9), pp.1456 - 1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361585v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New anionic crosslinked multi-responsive pullulan hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doina Mihai</w:t>
+                <w:t xml:space="preserve">Rheological Behavior and Non-enzymatic Degradation of a Sulfated Galactan from Halymenia durvillei (Halymeniales, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taratra André Fenoradosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 167 (5), pp.1303-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-012-9605-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.09.037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361575v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of thermosensitive and pH-sensitive block copolymers based on polyetheramine and pullulan with different length</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghina Ali</w:t>
+                <w:t xml:space="preserve">New anionic crosslinked multi-responsive pullulan hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (1), pp.304 - 312. </w:t>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1440-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.04.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866780v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic polysaccharide hydrogels with thermosensitive properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doina Mihai</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of thermosensitive and pH-sensitive block copolymers based on polyetheramine and pullulan with different length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (1), pp.52-59. </w:t>
+              <w:t xml:space="preserve">, 2011, 86 (1), pp.304 - 312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361590v1</w:t>
+                <w:t xml:space="preserve">hal-01866780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullulan–STMP hydrogels: a way to correlate crosslinking mechanism, structure and physicochemical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anionic polysaccharide hydrogels with thermosensitive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-010-0435-2⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866779v1</w:t>
+                <w:t xml:space="preserve">hal-02361590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between potato starch isolation methods and kinetic parameters of hydrolysis by free and immobilised α-amylase on alginate (from Laminaria digitata algae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pullulan–STMP hydrogels: a way to correlate crosslinking mechanism, structure and physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renauld Forbice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2008.11.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (3), pp.455 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-010-0435-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866806v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Polyelectrolyte Film Stiffness by Photo-Cross-Linking: A New Way To Control Cell Adhesion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Boudou</w:t>
+                <w:t xml:space="preserve">Relationship between potato starch isolation methods and kinetic parameters of hydrolysis by free and immobilised α-amylase on alginate (from Laminaria digitata algae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaffar Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belhaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Nadjemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la803577t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.563 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670205v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trisodium trimetaphosphate crosslinked xanthan networks: synthesis, swelling, loading and releasing behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of Polyelectrolyte Film Stiffness by Photo-Cross-Linking: A New Way To Control Cell Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuauhtémoc Pozos Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Bejenariu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62 (4), pp.525 - 538. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.3556-3563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-008-0033-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la803577t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866808v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin-derived peptides: Matrikines critical for glioblastoma cell aggressiveness in a 3-D system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torossian</w:t>
+                <w:t xml:space="preserve">Trisodium trimetaphosphate crosslinked xanthan networks: synthesis, swelling, loading and releasing behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Bejenariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.20884⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (4), pp.525 - 538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-008-0033-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361596v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of Water Soluble and Amphiphile Crosslinked Carboxymethylpullulan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Legros</w:t>
+                <w:t xml:space="preserve">Elastin-derived peptides: Matrikines critical for glioblastoma cell aggressiveness in a 3-D system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (16), pp.1716-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.20884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1295/polymj.pj2008117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866820v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable Amphiphilic Hydrogels Based on Crosslinked Carboxymethylpullulan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Self-organization of Water Soluble and Amphiphile Crosslinked Carboxymethylpullulan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40 (3), pp.233 - 240. </w:t>
+              <w:t xml:space="preserve">, 2008, 40 (12), pp.1132 - 1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1295/polymj.pj2007143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1295/polymj.pj2008117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866817v1</w:t>
+                <w:t xml:space="preserve">hal-01866820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagens, stromal cell-derived factor-1α and basic fibroblast growth factor increase cancer cell invasiveness in a hyaluronan hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metastable Amphiphilic Hydrogels Based on Crosslinked Carboxymethylpullulan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2184.2008.00515.x⟩</w:t>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.233 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1295/polymj.pj2007143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361651v1</w:t>
+                <w:t xml:space="preserve">hal-01866817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronan hydrogel: An appropriate three-dimensional model for evaluation of anticancer drug sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Collagens, stromal cell-derived factor-1α and basic fibroblast growth factor increase cancer cell invasiveness in a hyaluronan hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marek Lamacz</w:t>
+                <w:t xml:space="preserve">L. Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2007.08.012⟩</w:t>
+              <w:t xml:space="preserve">Cell Proliferation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.348-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2184.2008.00515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328220v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyaluronan hydrogel: An appropriate three-dimensional model for evaluation of anticancer drug sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Lamacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4 (2), pp.256 - 263. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.256-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2007.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2007.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01869062v1</w:t>
+                <w:t xml:space="preserve">hal-02328220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution nuclear magnetic resonance spectroscopy studies of polysaccharides crosslinked by sodium trimetaphosphate: a proposal for the reaction mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lack</w:t>
+                <w:t xml:space="preserve">Hyaluronan hydrogel: An appropriate three-dimensional model for evaluation of anticancer drug sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Lamacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.256 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2007.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2007.01.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01866833v1</w:t>
+                <w:t xml:space="preserve">hal-01869062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel amphiphilic pH-sensitive hydrogel based on pullulan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution nuclear magnetic resonance spectroscopy studies of polysaccharides crosslinked by sodium trimetaphosphate: a proposal for the reaction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 285 (10), pp.1085 - 1091. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 342 (7), pp.943-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-007-1655-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869070v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel amphiphilic pH-sensitive hydrogel based on pullulan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 285 (10), pp.1085-1091. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+              <w:t xml:space="preserve">, 2007, 285 (10), pp.1085 - 1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00396-007-1655-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328180v1</w:t>
+                <w:t xml:space="preserve">hal-01869070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated hyaluronan hydrogels: a model for examining cancer cell invasion in 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel amphiphilic pH-sensitive hydrogel based on pullulan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2004.05.005⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 285 (10), pp.1085-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-007-1655-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869079v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reticulated hyaluronan hydrogels: a model for examining cancer cell invasion in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.183 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2004.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydrogels Based on Pullulan Crosslinked with sodium trimetaphosphate (STMP): Rheological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (6), pp.429 - 436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00289-004-0299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7351,146 +7485,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Coupling of Ferulic Acid to Pullulan: Structural Analysis, Physicochemical Properties, and Antioxidant Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koceila Boundaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPNOE, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation d'un polysaccharide avec un composé phénolique par voie enzymatique : un procédé vert pour l'obtention d'hydrogels antioxydants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7549,113 +7683,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Colloque National du Groupe Français des Polymères, (GFP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels thermosensibles à base d'acide hyaluronique avec une température de gélification ajustable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7674,73 +7808,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymerix 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosensitive nanocarriers for drug delivery from polyelectrolyte complexes of hyaluronic acid grafted with PEO PPO: old polymers, new combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Van Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7749,227 +7883,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Nano Today Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOGELS OF POLYSACCHARIDES WITH ANTIOXIDANT AND ANTIBACTERIAL ACTIVITIES FOR DRUG DELIVERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPNOE, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels Based on Polysaccharides Grafted Ferulic Acid: A Biomimetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahdi Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8001,92 +8135,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Priochem 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bucarest, Romania. pp.69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/chemproc2022007069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of polysaccharides with phenolic compounds for aqueous formulations: characterisation, antioxidant and antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8108,214 +8242,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahdi Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPNOE, Oct 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative natural systems with antibacterial and antioxidant properties based on polysaccharides and aminoguaiacol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers and Organic Chemistry 2018 (POC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ferulated carboxymethylpullulan for obtaining antioxidant hydrogels by enzymatic crosslinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8324,84 +8458,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahdi Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers and Organic Chemistry (POC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8411,397 +8545,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goncalves</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVED CROSSLINKED HYALURONAN HYDROGELS FOR 3D CELL CULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2011/161172. 2011, https://patentscope.wipo.int/search/en/WO2011161172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8869,51 +9003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80E010D8"/>
+    <w:nsid w:val="E27EDD69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9100,51 +9234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-dulong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-9995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224332511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Boundaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05393491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02108d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Karakasyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122330" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Van Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030929" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu van Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119711" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Hellaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Villedon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Adoumaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202100165" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7030088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-0914" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Felkai-Haddache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mamou-Belhabib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1640-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24098" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSC3C27W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vulpe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Popa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Balan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.12.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKF7VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Peptu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.07.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R98PGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6XQB1F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V38PBVWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Momar Niang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Huang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.12.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW50CNJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D9530343A69818F0DBF45472CE4EFF9BC94FFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hoypierres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504212k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27729" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQVPT3LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Saha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301774a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4458" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9W3DVVT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.02.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6MZ6FHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Kassim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AD514C7EF4ACF8E2315F8A53C376F5C3B80E13B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.03.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72WJMLVP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benykhlef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bengharez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4232" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2271E87AF55122F35A98EA918B16D96408CD65E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mocanu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THPG1MCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taratra Andr&#233; Fenoradosoa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9605-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17A69E153B2C0BB1AF94216D3C655CB3E58B250C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mihai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2NWCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.04.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TP6913R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.07.022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JRH74HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Forbice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0435-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC5VDS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Djabali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belhaneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Nadjemi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2008.11.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3785B9PQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Pozos V&#225;zquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803577t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Bejenariu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-008-0033-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5TP66PF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Coquerel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torossian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bellon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20884" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAA2AC285AE4640AEDFCAFF535792FED78291964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2008117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2007143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coquerel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2184.2008.00515.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lamacz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2007.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ3BPCJ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG0S4CMC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-007-1655-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8002405F6EB87E062F49B600C44761B0D44EE13B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauzy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2004.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q65T4N3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Argillier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-004-0299-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-515FXN7R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540397v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemproc2022007069" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-dulong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-9995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224332511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Boundaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05393491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02108d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Karakasyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122330" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Van Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030929" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu van Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119711" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Hellaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Villedon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Adoumaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202100165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127485" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7030088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-0914" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00899" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24098" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSC3C27W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vulpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Popa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Balan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.12.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKF7VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Peptu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R98PGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Felkai-Haddache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mamou-Belhabib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1640-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6XQB1F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24046" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V38PBVWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Momar Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.12.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW50CNJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2093" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D9530343A69818F0DBF45472CE4EFF9BC94FFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hoypierres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504212k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQVPT3LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Saha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301774a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9W3DVVT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.02.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6MZ6FHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Kassim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1482" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AD514C7EF4ACF8E2315F8A53C376F5C3B80E13B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.03.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72WJMLVP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mocanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THPG1MCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benykhlef" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bengharez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4232" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2271E87AF55122F35A98EA918B16D96408CD65E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taratra Andr&#233; Fenoradosoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9605-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17A69E153B2C0BB1AF94216D3C655CB3E58B250C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mihai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2NWCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.04.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TP6913R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.07.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JRH74HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Forbice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0435-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC5VDS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Djabali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belhaneche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Nadjemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2008.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3785B9PQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Pozos V&#225;zquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803577t" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Bejenariu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-008-0033-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5TP66PF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Coquerel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torossian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bellon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20884" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAA2AC285AE4640AEDFCAFF535792FED78291964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2008117" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2007143" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coquerel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2184.2008.00515.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lamacz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2007.08.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ3BPCJ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lack" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.01.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG0S4CMC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-007-1655-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8002405F6EB87E062F49B600C44761B0D44EE13B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauzy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2004.05.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q65T4N3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Argillier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-004-0299-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-515FXN7R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540472v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144296v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemproc2022007069" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540461v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540523v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>