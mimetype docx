--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -263,433 +263,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Quantification of the Geomorphodynamics on a Slope within the Cratère Dolomieu at the Piton de la Fournaise (La Réunion, Indian Ocean) Using Terrestrial LiDAR Data, Terrestrial Photographs, and Webcam Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DUGseis: A Python package for real-time and post-processing of picoseismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rosskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Wegner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">Linus Villiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kowalski</w:t>
+                <w:t xml:space="preserve">Joseph Doetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences14100259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808619v1</w:t>
+                <w:t xml:space="preserve">hal-04920523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUGseis: A Python package for real-time and post-processing of picoseismicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Villiger</w:t>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Doetsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Obermann</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06768⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04920523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitemporal Quantification of the Geomorphodynamics on a Slope within the Cratère Dolomieu at the Piton de la Fournaise (La Réunion, Indian Ocean) Using Terrestrial LiDAR Data, Terrestrial Photographs, and Webcam Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">Kerstin Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Regnier</w:t>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delouis</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Philippe Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences14100259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696130v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of seismic coupling along a transform fault: the western North Anatolian Fault Zone</w:t>
               </w:r>
@@ -822,51 +822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,364 +937,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering aseismic deformation along submarine fault branches below the eastern Sea of Marmara (Turkey): Insights from seismicity, strainmeter, and GNSS data</w:t>
+                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Durand</w:t>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gualandi</w:t>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ergintav</w:t>
+                <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kwiatek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Haghshenas</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.117702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117702⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360092v1</w:t>
+                <w:t xml:space="preserve">hal-03873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering aseismic deformation along submarine fault branches below the eastern Sea of Marmara (Turkey): Insights from seismicity, strainmeter, and GNSS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouchon</w:t>
+                <w:t xml:space="preserve">A. Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+                <w:t xml:space="preserve">S. Ergintav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marsan</w:t>
+                <w:t xml:space="preserve">G. Kwiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">M. Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
+              <w:t xml:space="preserve">, 2022, 594, pp.117702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873873v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of lithological setting, block characteristics and slope topography on the runout length of rockfalls in the Alps and on the island of La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,51 +1890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of rockfall activity from 2007 to 2011 at the Piton de la Fournaise volcano inferred from seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,64 +2153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential slab deformation and plunge prior to the Tohoku, Iquique and Maule earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,90 +2300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the spread of slow deformation in Greece following the breakup of the slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Floyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Theodulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (20), pp.7129-7134. </w:t>
@@ -2434,77 +2434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between Coulomb stress changes and seismic activation in the eastern Marmara sea after the 1999, Izmit (Turkey), earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2564,51 +2564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long precursory phase of most large interplate earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic interaction and delayed triggering along the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,90 +3224,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plates begin to slip before some large earthquakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karabulut D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Aktar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rosskopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Plenkers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Br&#246;ker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wegner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14100259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Villiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doetsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amemoutou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;nez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ergintav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kwiatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haghshenas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1159-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dresen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04493953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2019.2.90667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWSLG946-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Floyd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodulidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044688" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00588717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabulut D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aktar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-979-9-177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gholizadeh Doonechaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hertrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rosskopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Plenkers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Br&#246;ker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Villiger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doetsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wegner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14100259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amemoutou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;nez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ergintav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kwiatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haghshenas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117702" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1159-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dresen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04493953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2019.2.90667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWSLG946-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Floyd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodulidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044688" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00588717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabulut D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aktar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-979-9-177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gholizadeh Doonechaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hertrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>