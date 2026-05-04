--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -125,571 +125,571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Response of Hectometer‐Scale Fracture Systems to Hydraulic Stimulation in the Bedretto Underground Laboratory, Switzerland</w:t>
+                <w:t xml:space="preserve">Multitemporal Quantification of the Geomorphodynamics on a Slope within the Cratère Dolomieu at the Piton de la Fournaise (La Réunion, Indian Ocean) Using Terrestrial LiDAR Data, Terrestrial Photographs, and Webcam Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Obermann</w:t>
+                <w:t xml:space="preserve">Kerstin Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Rosskopf</w:t>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Plenkers</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Bröker</w:t>
+                <w:t xml:space="preserve">Philippe Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (11), </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB029836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences14100259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920533v1</w:t>
+                <w:t xml:space="preserve">hal-04808619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUGseis: A Python package for real-time and post-processing of picoseismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rosskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Rosskopf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Villiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Doetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (103), pp.6768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.06768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Quantification of the Geomorphodynamics on a Slope within the Cratère Dolomieu at the Piton de la Fournaise (La Réunion, Indian Ocean) Using Terrestrial LiDAR Data, Terrestrial Photographs, and Webcam Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seismic Response of Hectometer‐Scale Fracture Systems to Hydraulic Stimulation in the Bedretto Underground Laboratory, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Obermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rosskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Katrin Plenkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kowalski</w:t>
+                <w:t xml:space="preserve">Kai Bröker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (10), pp.259. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences14100259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04808619v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of seismic coupling along a transform fault: the western North Anatolian Fault Zone</w:t>
               </w:r>
@@ -701,51 +701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Amemoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martínez-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Kwiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -809,64 +809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,377 +937,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
+                <w:t xml:space="preserve">Deciphering aseismic deformation along submarine fault branches below the eastern Sea of Marmara (Turkey): Insights from seismicity, strainmeter, and GNSS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouchon</w:t>
+                <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+                <w:t xml:space="preserve">A. Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marsan</w:t>
+                <w:t xml:space="preserve">S. Ergintav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">G. Kwiatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 594, pp.117702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873873v1</w:t>
+                <w:t xml:space="preserve">hal-04360092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering aseismic deformation along submarine fault branches below the eastern Sea of Marmara (Turkey): Insights from seismicity, strainmeter, and GNSS data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gualandi</w:t>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ergintav</w:t>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kwiatek</w:t>
+                <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haghshenas</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.117702. </w:t>
+              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360092v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of lithological setting, block characteristics and slope topography on the runout length of rockfalls in the Alps and on the island of La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.1159 - 1177. </w:t>
@@ -1358,51 +1358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Fault Monitoring Reveals Combined Seismic and Slow Activation of a Fault Branch within the Istanbul–Marmara Seismic Gap in Northwest Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martínez-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Scale Preparation Phase Preceded an Mw 5.8 Earthquake in the Sea of Marmara Offshore Istanbul, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,64 +1743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,51 +1890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of rockfall activity from 2007 to 2011 at the Piton de la Fournaise volcano inferred from seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,77 +2153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential slab deformation and plunge prior to the Tohoku, Iquique and Maule earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,103 +2287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the spread of slow deformation in Greece following the breakup of the slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Floyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Theodulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (20), pp.7129-7134. </w:t>
@@ -2421,90 +2421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between Coulomb stress changes and seismic activation in the eastern Marmara sea after the 1999, Izmit (Turkey), earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2564,51 +2564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long precursory phase of most large interplate earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,307 +2675,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of super-shear earthquake rupture models on simulated near-source ground motion from the 1999 Izmit (Turkey) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Özalaybey</w:t>
+                <w:t xml:space="preserve">Hideo Aochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengline</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (2), pp.726-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120100170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680754v1</w:t>
+                <w:t xml:space="preserve">hal-00567867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of super-shear earthquake rupture models on simulated near-source ground motion from the 1999 Izmit (Turkey) earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Özalaybey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideo Aochi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 510 (1-2), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120100170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00567867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic interaction and delayed triggering along the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,77 +3097,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of super-shear on simulated near-source ground motion from the 1999 Izmit earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Aochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geoscience Union Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Makuhari, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3224,90 +3224,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plates begin to slip before some large earthquakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karabulut D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Aktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3399,90 +3399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Subsurface Monitoring for Engineering of the Stimulation Pattern in Fractured Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Gholizadeh Doonechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Bröker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Rosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3536,51 +3536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations d'interactions sismiques et d'une phase de nucléation de grands séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENU004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rosskopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Plenkers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Br&#246;ker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Villiger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doetsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wegner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14100259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amemoutou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;nez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ergintav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kwiatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haghshenas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117702" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1159-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dresen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04493953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2019.2.90667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWSLG946-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Floyd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodulidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044688" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00588717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabulut D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aktar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-979-9-177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gholizadeh Doonechaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hertrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wegner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14100259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rosskopf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Villiger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doetsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Plenkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Br&#246;ker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029836" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amemoutou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;nez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ergintav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kwiatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haghshenas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1159-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dresen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04493953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2019.2.90667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWSLG946-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Floyd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodulidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044688" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00588717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabulut D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aktar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-979-9-177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gholizadeh Doonechaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hertrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>