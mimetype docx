--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -125,476 +125,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Quantification of the Geomorphodynamics on a Slope within the Cratère Dolomieu at the Piton de la Fournaise (La Réunion, Indian Ocean) Using Terrestrial LiDAR Data, Terrestrial Photographs, and Webcam Data</w:t>
+                <w:t xml:space="preserve">DUGseis: A Python package for real-time and post-processing of picoseismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Wegner</w:t>
+                <w:t xml:space="preserve">Martina Rosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+                <w:t xml:space="preserve">Linus Villiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Joseph Doetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kowalski</w:t>
+                <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (10), pp.259. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences14100259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808619v1</w:t>
+                <w:t xml:space="preserve">hal-04920523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUGseis: A Python package for real-time and post-processing of picoseismicity</w:t>
+                <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Rosskopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Villiger</w:t>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Doetsch</w:t>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Obermann</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06768⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920523v1</w:t>
+                <w:t xml:space="preserve">hal-04696130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitemporal Quantification of the Geomorphodynamics on a Slope within the Cratère Dolomieu at the Piton de la Fournaise (La Réunion, Indian Ocean) Using Terrestrial LiDAR Data, Terrestrial Photographs, and Webcam Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">Kerstin Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Regnier</w:t>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delouis</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Philippe Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences14100259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696130v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Response of Hectometer‐Scale Fracture Systems to Hydraulic Stimulation in the Bedretto Underground Laboratory, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Rosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -822,51 +822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,364 +937,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering aseismic deformation along submarine fault branches below the eastern Sea of Marmara (Turkey): Insights from seismicity, strainmeter, and GNSS data</w:t>
+                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Durand</w:t>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gualandi</w:t>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ergintav</w:t>
+                <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kwiatek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Haghshenas</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.117702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117702⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360092v1</w:t>
+                <w:t xml:space="preserve">hal-03873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering aseismic deformation along submarine fault branches below the eastern Sea of Marmara (Turkey): Insights from seismicity, strainmeter, and GNSS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouchon</w:t>
+                <w:t xml:space="preserve">A. Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+                <w:t xml:space="preserve">S. Ergintav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marsan</w:t>
+                <w:t xml:space="preserve">G. Kwiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">M. Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
+              <w:t xml:space="preserve">, 2022, 594, pp.117702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873873v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of lithological setting, block characteristics and slope topography on the runout length of rockfalls in the Alps and on the island of La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,51 +1890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of rockfall activity from 2007 to 2011 at the Piton de la Fournaise volcano inferred from seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,64 +2153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential slab deformation and plunge prior to the Tohoku, Iquique and Maule earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,90 +2300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the spread of slow deformation in Greece following the breakup of the slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Floyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Theodulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (20), pp.7129-7134. </w:t>
@@ -2434,77 +2434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between Coulomb stress changes and seismic activation in the eastern Marmara sea after the 1999, Izmit (Turkey), earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2564,51 +2564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long precursory phase of most large interplate earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,307 +2675,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of super-shear earthquake rupture models on simulated near-source ground motion from the 1999 Izmit (Turkey) earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideo Aochi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+                <w:t xml:space="preserve">S. Özalaybey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Douglas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lengline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120100170⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 510 (1-2), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567867v1</w:t>
+                <w:t xml:space="preserve">insu-00680754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of super-shear earthquake rupture models on simulated near-source ground motion from the 1999 Izmit (Turkey) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hideo Aochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (2), pp.726-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120100170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00680754v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic interaction and delayed triggering along the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,77 +3097,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of super-shear on simulated near-source ground motion from the 1999 Izmit earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Aochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geoscience Union Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Makuhari, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3224,90 +3224,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plates begin to slip before some large earthquakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karabulut D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Aktar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,64 +3425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Bröker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Rosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wegner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14100259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rosskopf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Villiger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doetsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Plenkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Br&#246;ker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029836" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amemoutou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;nez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ergintav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kwiatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haghshenas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1159-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dresen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04493953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2019.2.90667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWSLG946-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Floyd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodulidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044688" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00588717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabulut D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aktar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-979-9-177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gholizadeh Doonechaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hertrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rosskopf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Villiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doetsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wegner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14100259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Plenkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Br&#246;ker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029836" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amemoutou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;nez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ergintav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kwiatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haghshenas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117702" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1159-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dresen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04493953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2019.2.90667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWSLG946-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Floyd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodulidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044688" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00588717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabulut D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aktar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-979-9-177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gholizadeh Doonechaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hertrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>