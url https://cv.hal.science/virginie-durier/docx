--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -364,286 +364,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of Parents and Caregivers in Pediatric Intensive Care Unit: A Qualitative Study</w:t>
+                <w:t xml:space="preserve">Experiences of parents and caregivers in pediatric intensive care units: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">G Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durier</w:t>
+                <w:t xml:space="preserve">B Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Liet</w:t>
+                <w:t xml:space="preserve">V Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Dabouis</w:t>
+                <w:t xml:space="preserve">J. M. Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.554-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715717v1</w:t>
+                <w:t xml:space="preserve">hal-03829191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of parents and caregivers in pediatric intensive care units: A qualitative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiences of Parents and Caregivers in Pediatric Intensive Care Unit: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Durier</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Liet</w:t>
+                <w:t xml:space="preserve">Bernard Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Dabouis</w:t>
+                <w:t xml:space="preserve">Jean-Michel Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.554-559. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829191v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vocal repertoire of preterm infants: Characteristics and possible applications</w:t>
               </w:r>
@@ -3973,1944 +3973,2281 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation et non-respect du tour de parole : comment les bébés de 6 mois réagissent-ils ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'affinité et la dominance influencent les échanges vocaux chez les mangabeys à collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">52e colloque de la Société Française pour l'étude du comportement animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826299v1</w:t>
+                <w:t xml:space="preserve">hal-05584828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la contrainte physique et de ses conséquences en néonatalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa André</w:t>
+                <w:t xml:space="preserve">social factors drive vocal exchanges in red-capped mangabeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57è Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Société Française de Psychologie, Sep 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360884v1</w:t>
+                <w:t xml:space="preserve">hal-05584698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Répertoire vocal du bébé né prématuré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa André</w:t>
+                <w:t xml:space="preserve">Child directed speech across socio-economic backgrounds: high SES fathers adjust their speech according to the age of their child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016 (Congrès Français d'Acoustique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">The International Congress of infant studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307131v1</w:t>
+                <w:t xml:space="preserve">hal-05579564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences précoces et développement comportemental chez les mammifères</w:t>
+                <w:t xml:space="preserve">Conversation et non-respect du tour de parole : comment les bébés de 6 mois réagissent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Biologie du Développement "Soins de soutien au développement en néonatologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Étude en Néonatologie de l’Ile de France (GEN-IF) et le Groupe Régional de la Société Française de Néonatologie, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320243v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions comportementales et évaluation du Bien-Etre/Mal-Etre chez un individu non-verbal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La question de la contrainte physique et de ses conséquences en néonatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nassur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études sur "Éthique et Soins invasifs en Réanimation Pédiatrique : la prise en compte de l’expression de l’enfant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">57è Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Société Française de Psychologie, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320247v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des indicateurs de bien-être/mal-être chez le bébé nouveau-né</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Répertoire vocal du bébé né prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nassur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire ‘Les expressions culturelles et les formes sociales du bien-être’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne, May 2013, Plestin-les-Grèves, France</w:t>
+              <w:t xml:space="preserve">CFA 2016 (Congrès Français d'Acoustique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344119v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences néonatales et développement de la relation : que nous révèlent les modèles animaux ?</w:t>
+                <w:t xml:space="preserve">Expériences précoces et développement comportemental chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Phocéennes de Périnatalogie et de Diagnostic Prénatal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hôpital Saint Joseph, Nov 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée de Biologie du Développement "Soins de soutien au développement en néonatologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Étude en Néonatologie de l’Ile de France (GEN-IF) et le Groupe Régional de la Société Française de Néonatologie, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320240v1</w:t>
+                <w:t xml:space="preserve">hal-01320243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences précoces et développement comportemental chez le nouveau-né prématuré</w:t>
+                <w:t xml:space="preserve">Expressions comportementales et évaluation du Bien-Etre/Mal-Etre chez un individu non-verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ‘Evaluation du bien-être : interaction recherche – pratique’ du GIS Cerveau Comportement Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Dec 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'études sur "Éthique et Soins invasifs en Réanimation Pédiatrique : la prise en compte de l’expression de l’enfant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344116v1</w:t>
+                <w:t xml:space="preserve">hal-01320247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations in amphipods orientation on two beaches with macro-tidal regimen in Brittany</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des indicateurs de bien-être/mal-être chez le bébé nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium on Sandy Beaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire ‘Les expressions culturelles et les formes sociales du bien-être’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne, May 2013, Plestin-les-Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357620v1</w:t>
+                <w:t xml:space="preserve">hal-01344119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation in Arthropods</w:t>
+                <w:t xml:space="preserve">Expériences néonatales et développement de la relation : que nous révèlent les modèles animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Mixed Societies of Animals and Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des Treilles, Apr 2005, Tourtour, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées Phocéennes de Périnatalogie et de Diagnostic Prénatal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital Saint Joseph, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320233v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les fourmis Formica rufa L. utilisent-elles les repères visuels pour atteindre un site alimentaire?</w:t>
+                <w:t xml:space="preserve">Expériences précoces et développement comportemental chez le nouveau-né prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. S. Collett</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'UIEIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section française de l'Union Internationale pour l'Etude des Insectes Sociaux, Sep 2003, Bruxelles, Belgique. pp.26-29</w:t>
+              <w:t xml:space="preserve">Atelier ‘Evaluation du bien-être : interaction recherche – pratique’ du GIS Cerveau Comportement Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Dec 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320311v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités cognitives dans la navigation chez un insecte grégaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptations in amphipods orientation on two beaches with macro-tidal regimen in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Fanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gambineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Symposium on Sandy Beaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357665v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of spatial and olfactory learning on bait consumption in the German cockroach</w:t>
+                <w:t xml:space="preserve">Navigation in Arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Urban Pests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Charlestown, SC, France</w:t>
+              <w:t xml:space="preserve">Building Mixed Societies of Animals and Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des Treilles, Apr 2005, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320292v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial knowledge of what type of food to find in a particular feeding site</w:t>
+                <w:t xml:space="preserve">Comment les fourmis Formica rufa L. utilisent-elles les repères visuels pour atteindre un site alimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Collett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2001 - 27th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Tubingen, Germany</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'UIEIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section française de l'Union Internationale pour l'Etude des Insectes Sociaux, Sep 2003, Bruxelles, Belgique. pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357671v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial representation and foraging in German cockroaches</w:t>
+                <w:t xml:space="preserve">Capacités cognitives dans la navigation chez un insecte grégaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 Entomological Society of America Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’entomologie du Québec; Entomological Society of Canada; Entomological Society of America, Dec 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357656v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de navigation et de représentation spatiale chez les arthropodes</w:t>
+                <w:t xml:space="preserve">Importance of spatial and olfactory learning on bait consumption in the German cockroach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Neurosciences et Sciences de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.179-182</w:t>
+              <w:t xml:space="preserve">4th International Conference on Urban Pests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Charlestown, SC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320278v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary kill of Goliath in German cockroaches</w:t>
+                <w:t xml:space="preserve">Spatial knowledge of what type of food to find in a particular feeding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Pest Control Conference and Exhibition, BPCC'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Siofok, Hungary</w:t>
+              <w:t xml:space="preserve">Behavior 2001 - 27th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357653v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'apprentissage dans la recherche alimentaire chez Blattella germanica (L.)</w:t>
+                <w:t xml:space="preserve">Spatial representation and foraging in German cockroaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'UIEIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section française de l'Union Internationale pour l'Etude des Insectes Sociaux, Sep 1999, Tours, France. pp.27-33</w:t>
+              <w:t xml:space="preserve">2000 Entomological Society of America Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’entomologie du Québec; Entomological Society of Canada; Entomological Society of America, Dec 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320282v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food bait preference in german cockroach, Blattella germanica (L.) (Dictyoptera: Blattellidae)</w:t>
+                <w:t xml:space="preserve">Mécanismes de navigation et de représentation spatiale chez les arthropodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.113-119</w:t>
+              <w:t xml:space="preserve">10èmes Journées Neurosciences et Sciences de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320256v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Blattella germanica (L.) aggregate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary kill of Goliath in German cockroaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.105-111</w:t>
+              <w:t xml:space="preserve">2nd International Pest Control Conference and Exhibition, BPCC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Siofok, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320261v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôle de l'apprentissage dans la recherche alimentaire chez Blattella germanica (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l'UIEIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section française de l'Union Internationale pour l'Etude des Insectes Sociaux, Sep 1999, Tours, France. pp.27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food bait preference in german cockroach, Blattella germanica (L.) (Dictyoptera: Blattellidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.113-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Blattella germanica (L.) aggregate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.105-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégration du trajet chez Blattella germanica (L.) (Dictyoptera: Blattellidae): orientation et distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5919,51 +6256,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Internationale Francophone d'Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5973,51 +6310,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family socio-economic status (SES) influences early perception of turn-taking violation by 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6072,198 +6409,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXI International Congress of Infant Studies Biennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphie, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early social preferences for native-language speakers: influence of unfamiliar foreign and regional accents in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Beylard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXI International Congress of Infant Studies Biennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphie, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-month-old infants are sensible to turn-taking violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6318,73 +6655,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WILD 2017 - Workshop on Infant Language Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile hypersensitivity in pre-term newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6443,73 +6780,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversational skills: Detection of turn-taking violation in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6564,73 +6901,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Perceptual World of Human Newborns: Current Knowledge and Difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6685,73 +7022,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal experiences and young development: what do studies on animal models reveal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6780,73 +7117,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences de postures et de comportements après transfert d’un incubateur à un berceau chez les prématurés : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6888,73 +7225,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ‘Développements atypiques : quels apports pour la psychologie du développement’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures et contacts chez les nouveau-nés prématurés en phase de repos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6996,73 +7333,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures pendant le repos chez les prématurés en incubateur et en berceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7104,73 +7441,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wood ants use snapshots to reach a place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7199,73 +7536,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Quadriennal Conference of the Royal Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual learning used by German cockroaches to find food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7281,73 +7618,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 Meeting of the European Sections of the IUSSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la variabilité des réponses comportementales liée aux différences entre stimuli perçus et représentation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7363,73 +7700,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Invariants et Variabilité dans les Sciences Cognitives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission secondaire d'un appât alimentaire chez Blattella germanica (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7445,73 +7782,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque "Physiologie de l'Insecte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition in cockroaches: Mechanisms of navigation used by Blattella germanica (L.) in their home range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7527,73 +7864,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAB Winter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary transmission of toxicant in Blattella germanica (L.) cockroaches (Dictyoptera: Blattellidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7609,73 +7946,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation chez la blatte Blattella germanica (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7691,51 +8028,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Ecologie Comportementale 98"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7745,161 +8082,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au Lycée de Cesson-Sévigné dans le cadre du programme « Déclics » (Dialogue entre chercheurs et Lycéens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8046,51 +8383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rabiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Giacalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01830-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03715717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Liet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dabouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.08.021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02509817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Frank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jane Alcock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arias-Trejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisa Aschersleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dare Baldwin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2515245919900809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01917613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioualen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01370137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sa&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rossano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gambineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ80RKBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540801966322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Collett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.002634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2004.01018.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F897CC5700BD2210AB07A8CAE409BAB6E895B5E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305608v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.6.1832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2003.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6CNBZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2003.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.4.1254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2002.00348.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLQ3P5RL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2001.1807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPX5JX2J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2000.00259.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHVCF7P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.2.434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100710000065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D51524679136B7D085C76088122640D3A27E0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03199436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357656v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rabiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Giacalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01830-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Liet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dabouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.08.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03715717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabouis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02509817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Frank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jane Alcock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arias-Trejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisa Aschersleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dare Baldwin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2515245919900809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01917613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioualen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01370137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sa&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rossano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gambineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ80RKBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540801966322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Collett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.002634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2004.01018.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F897CC5700BD2210AB07A8CAE409BAB6E895B5E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305608v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.6.1832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2003.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6CNBZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2003.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.4.1254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2002.00348.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLQ3P5RL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2001.1807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPX5JX2J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2000.00259.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHVCF7P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.2.434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100710000065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D51524679136B7D085C76088122640D3A27E0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03199436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>