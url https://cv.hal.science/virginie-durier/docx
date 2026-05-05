--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -623,295 +623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vocal repertoire of preterm infants: Characteristics and possible applications</w:t>
+                <w:t xml:space="preserve">A novel, short and easy-to-perform method to evaluate newborns’ social olfactory preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Henry</w:t>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Nassur</w:t>
+                <w:t xml:space="preserve">Adelyne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beuchee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2020.101463⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.843-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883318v1</w:t>
+                <w:t xml:space="preserve">hal-02732989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel, short and easy-to-perform method to evaluate newborns’ social olfactory preferences</w:t>
+                <w:t xml:space="preserve">The vocal repertoire of preterm infants: Characteristics and possible applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Henry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelyne Vuillemin</w:t>
+                <w:t xml:space="preserve">Severine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Beuchee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fouad Nassur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.843-850. </w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.101463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01397-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2020.101463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732989v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Sources of Variability in Infancy Research Using the Infant-Directed-Speech Preference</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Newborn’s Umwelt: Unexplored Pathways and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (7), pp.650-656. </w:t>
@@ -1553,347 +1553,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific signals inducing aggregation in Periplaneta americana (L.) (Insecta: Dictyoptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected behavioural consequences of preterm newborns' clothing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Saïd</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ee/nvv035⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.9177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305661v1</w:t>
+                <w:t xml:space="preserve">hal-01134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected behavioural consequences of preterm newborns' clothing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific signals inducing aggregation in Periplaneta americana (L.) (Insecta: Dictyoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.9177. </w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.713-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep09177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134430v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor Inhibition in Adult Horses Faced to Stressors: A Single Postpartum Experience May be Enough!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Sankey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,77 +4497,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Société Française de Psychologie, Sep 2016, Nanterre, France</w:t>
@@ -4622,77 +4622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016 (Congrès Français d'Acoustique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
@@ -4734,51 +4734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences précoces et développement comportemental chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4829,51 +4829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions comportementales et évaluation du Bien-Etre/Mal-Etre chez un individu non-verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5019,51 +5019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences néonatales et développement de la relation : que nous révèlent les modèles animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,51 +5114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences précoces et développement comportemental chez le nouveau-né prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier ‘Evaluation du bien-être : interaction recherche – pratique’ du GIS Cerveau Comportement Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Dec 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6027,204 +6027,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food bait preference in german cockroach, Blattella germanica (L.) (Dictyoptera: Blattellidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do Blattella germanica (L.) aggregate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.113-119</w:t>
+              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320256v1</w:t>
+                <w:t xml:space="preserve">hal-01320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Blattella germanica (L.) aggregate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food bait preference in german cockroach, Blattella germanica (L.) (Dictyoptera: Blattellidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.105-111</w:t>
+              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320261v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du trajet chez Blattella germanica (L.) (Dictyoptera: Blattellidae): orientation et distance</w:t>
               </w:r>
@@ -6284,577 +6284,573 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family socio-economic status (SES) influences early perception of turn-taking violation by 6-month-old infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Child directed speech across socio-economic backgrounds: high-SES fathers adjust their speech according to the age of their child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XXI International Congress of Infant Studies Biennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphie, United States. </w:t>
+              <w:t xml:space="preserve">The International Congress of Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826658v1</w:t>
+                <w:t xml:space="preserve">hal-05595299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early social preferences for native-language speakers: influence of unfamiliar foreign and regional accents in 6-month-old infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family socio-economic status (SES) influences early perception of turn-taking violation by 6-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXI International Congress of Infant Studies Biennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphie, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826668v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month-old infants are sensible to turn-taking violation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Rabiller</w:t>
+                <w:t xml:space="preserve">Early social preferences for native-language speakers: influence of unfamiliar foreign and regional accents in 6-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2017 - Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bilbao, Spain. </w:t>
+              <w:t xml:space="preserve"> XXI International Congress of Infant Studies Biennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphie, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542775v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile hypersensitivity in pre-term newborns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Family socio-economic status (SES) influences early perception of turn-taking violation by 6-month-old-infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
+              <w:t xml:space="preserve">XXI International Congress of Infant Studies Biennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574700v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversational skills: Detection of turn-taking violation in 6-month-old infants</w:t>
+                <w:t xml:space="preserve">Six-month-old infants are sensible to turn-taking violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rabiller</w:t>
@@ -6885,1134 +6881,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France. </w:t>
+              <w:t xml:space="preserve">WILD 2017 - Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574702v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Perceptual World of Human Newborns: Current Knowledge and Difficulties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Henry</w:t>
+                <w:t xml:space="preserve">Detection of turn-taking violation in 6-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">14th International Congress for the study of child language : acquisition de la première langue dans une perspective de durée de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358620v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal experiences and young development: what do studies on animal models reveal?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Henry</w:t>
+                <w:t xml:space="preserve">Tactile hypersensitivity in pre-term newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beuchée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358619v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de postures et de comportements après transfert d’un incubateur à un berceau chez les prématurés : une étude pilote</w:t>
+                <w:t xml:space="preserve">Conversational skills: Detection of turn-taking violation in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘Développements atypiques : quels apports pour la psychologie du développement’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337206v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures et contacts chez les nouveau-nés prématurés en phase de repos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Perceptual World of Human Newborns: Current Knowledge and Difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336050v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures pendant le repos chez les prématurés en incubateur et en berceau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal experiences and young development: what do studies on animal models reveal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337211v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wood ants use snapshots to reach a place</w:t>
+                <w:t xml:space="preserve">Différences de postures et de comportements après transfert d’un incubateur à un berceau chez les prématurés : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. S. Collett</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Quadriennal Conference of the Royal Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque ‘Développements atypiques : quels apports pour la psychologie du développement’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357677v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual learning used by German cockroaches to find food</w:t>
+                <w:t xml:space="preserve">Postures et contacts chez les nouveau-nés prématurés en phase de repos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 Meeting of the European Sections of the IUSSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357675v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la variabilité des réponses comportementales liée aux différences entre stimuli perçus et représentation spatiale</w:t>
+                <w:t xml:space="preserve">Postures pendant le repos chez les prématurés en incubateur et en berceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Invariants et Variabilité dans les Sciences Cognitives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357664v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission secondaire d'un appât alimentaire chez Blattella germanica (L.)</w:t>
+                <w:t xml:space="preserve">How wood ants use snapshots to reach a place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Collett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque "Physiologie de l'Insecte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
+              <w:t xml:space="preserve">5th Quadriennal Conference of the Royal Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357660v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition in cockroaches: Mechanisms of navigation used by Blattella germanica (L.) in their home range</w:t>
+                <w:t xml:space="preserve">Visual learning used by German cockroaches to find food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAB Winter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2001 Meeting of the European Sections of the IUSSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357651v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary transmission of toxicant in Blattella germanica (L.) cockroaches (Dictyoptera: Blattellidae)</w:t>
+                <w:t xml:space="preserve">Augmentation de la variabilité des réponses comportementales liée aux différences entre stimuli perçus et représentation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque "Invariants et Variabilité dans les Sciences Cognitives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357647v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission secondaire d'un appât alimentaire chez Blattella germanica (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème Colloque "Physiologie de l'Insecte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognition in cockroaches: Mechanisms of navigation used by Blattella germanica (L.) in their home range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASAB Winter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary transmission of toxicant in Blattella germanica (L.) cockroaches (Dictyoptera: Blattellidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation chez la blatte Blattella germanica (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8028,51 +8391,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Ecologie Comportementale 98"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8082,161 +8445,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au Lycée de Cesson-Sévigné dans le cadre du programme « Déclics » (Dialogue entre chercheurs et Lycéens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8383,51 +8746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rabiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Giacalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01830-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Liet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dabouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.08.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03715717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabouis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02509817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Frank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jane Alcock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arias-Trejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisa Aschersleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dare Baldwin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2515245919900809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01917613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioualen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01370137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sa&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rossano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gambineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ80RKBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540801966322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Collett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.002634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2004.01018.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F897CC5700BD2210AB07A8CAE409BAB6E895B5E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305608v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.6.1832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2003.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6CNBZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2003.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.4.1254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2002.00348.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLQ3P5RL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2001.1807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPX5JX2J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2000.00259.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHVCF7P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.2.434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100710000065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D51524679136B7D085C76088122640D3A27E0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03199436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rabiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Giacalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01830-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Liet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dabouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.08.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03715717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabouis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02509817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Frank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jane Alcock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arias-Trejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisa Aschersleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dare Baldwin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2515245919900809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01917613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioualen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01370137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sa&#239;d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rossano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gambineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ80RKBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540801966322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Collett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.002634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2004.01018.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F897CC5700BD2210AB07A8CAE409BAB6E895B5E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305608v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.6.1832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2003.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6CNBZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2003.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.4.1254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2002.00348.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLQ3P5RL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2001.1807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPX5JX2J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2000.00259.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHVCF7P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.2.434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100710000065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D51524679136B7D085C76088122640D3A27E0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03199436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542775v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>