--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -364,1086 +364,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of parents and caregivers in pediatric intensive care units: A qualitative study</w:t>
+                <w:t xml:space="preserve">Experiences of Parents and Caregivers in Pediatric Intensive Care Unit: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Durand</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Branger</w:t>
+                <w:t xml:space="preserve">Bernard Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Durier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Liet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Liet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Dabouis</w:t>
+                <w:t xml:space="preserve">Gérard Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.554-559. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829191v1</w:t>
+                <w:t xml:space="preserve">hal-03715717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of Parents and Caregivers in Pediatric Intensive Care Unit: A Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiences of parents and caregivers in pediatric intensive care units: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">V Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durier</w:t>
+                <w:t xml:space="preserve">J. M. Liet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Liet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dabouis</w:t>
+                <w:t xml:space="preserve">G Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.554-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715717v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel, short and easy-to-perform method to evaluate newborns’ social olfactory preferences</w:t>
+                <w:t xml:space="preserve">Higher tactile sensitivity in preterm infants at term-equivalent age: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Henry</w:t>
+                <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelyne Vuillemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sizun</w:t>
+                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01397-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732989v1</w:t>
+                <w:t xml:space="preserve">hal-02500757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vocal repertoire of preterm infants: Characteristics and possible applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Nassur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.101463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2020.101463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Sources of Variability in Infancy Research Using the Infant-Directed-Speech Preference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel, short and easy-to-perform method to evaluate newborns’ social olfactory preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Frank</w:t>
+                <w:t xml:space="preserve">Adelyne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Jane Alcock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dare Baldwin</w:t>
+                <w:t xml:space="preserve">Alain Beuchee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2515245919900809⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.843-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509817v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher tactile sensitivity in preterm infants at term-equivalent age: A pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durier</w:t>
+                <w:t xml:space="preserve">Quantifying Sources of Variability in Infancy Research Using the Infant-Directed-Speech Preference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Jane Alcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Arias-Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Beuchée</w:t>
+                <w:t xml:space="preserve">Gisa Aschersleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Lemasson</w:t>
+                <w:t xml:space="preserve">Dare Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229270. </w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.24-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2515245919900809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500757v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Newborn’s Umwelt: Unexplored Pathways and Perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortical Pain Response of Newborn Infants to Venepuncture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+                <w:t xml:space="preserve">Stéphane Rioualen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-017-1293-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (7), pp.650-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AJP.0000000000000581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511450v1</w:t>
+                <w:t xml:space="preserve">hal-01917613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Pain Response of Newborn Infants to Venepuncture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rioualen</w:t>
+                <w:t xml:space="preserve">The Human Newborn’s Umwelt: Unexplored Pathways and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (7), pp.650-656. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.350-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/AJP.0000000000000581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-017-1293-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917613v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsocial Cockroaches Nauphoeta cinerea Mate Indiscriminately with Kin Despite High Costs of Inbreeding</w:t>
               </w:r>
@@ -1553,360 +1553,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected behavioural consequences of preterm newborns' clothing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific signals inducing aggregation in Periplaneta americana (L.) (Insecta: Dictyoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09177⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.713-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134430v1</w:t>
+                <w:t xml:space="preserve">hal-01305661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific signals inducing aggregation in Periplaneta americana (L.) (Insecta: Dictyoptera)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Saïd</w:t>
+                <w:t xml:space="preserve">Unexpected behavioural consequences of preterm newborns' clothing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Malosse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (3), pp.713-723. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.9177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvv035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep09177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305661v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor Inhibition in Adult Horses Faced to Stressors: A Single Postpartum Experience May be Enough!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Sankey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4497,77 +4497,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Société Française de Psychologie, Sep 2016, Nanterre, France</w:t>
@@ -4622,77 +4622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016 (Congrès Français d'Acoustique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
@@ -4734,64 +4734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences précoces et développement comportemental chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Biologie du Développement "Soins de soutien au développement en néonatologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’Étude en Néonatologie de l’Ile de France (GEN-IF) et le Groupe Régional de la Société Française de Néonatologie, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4829,64 +4829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions comportementales et évaluation du Bien-Etre/Mal-Etre chez un individu non-verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur "Éthique et Soins invasifs en Réanimation Pédiatrique : la prise en compte de l’expression de l’enfant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,51 +4937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire ‘Les expressions culturelles et les formes sociales du bien-être’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne, May 2013, Plestin-les-Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,64 +5019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences néonatales et développement de la relation : que nous révèlent les modèles animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Phocéennes de Périnatalogie et de Diagnostic Prénatal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital Saint Joseph, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5114,51 +5114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences précoces et développement comportemental chez le nouveau-né prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier ‘Evaluation du bien-être : interaction recherche – pratique’ du GIS Cerveau Comportement Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Dec 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6027,204 +6027,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Blattella germanica (L.) aggregate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food bait preference in german cockroach, Blattella germanica (L.) (Dictyoptera: Blattellidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.105-111</w:t>
+              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320261v1</w:t>
+                <w:t xml:space="preserve">hal-01320256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food bait preference in german cockroach, Blattella germanica (L.) (Dictyoptera: Blattellidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do Blattella germanica (L.) aggregate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Urban Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.113-119</w:t>
+              <w:t xml:space="preserve">, Czech University of Agriculture, Jul 1999, Prague, Czech Republic. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320256v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du trajet chez Blattella germanica (L.) (Dictyoptera: Blattellidae): orientation et distance</w:t>
               </w:r>
@@ -7080,64 +7080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7313,77 +7313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Perceptual World of Human Newborns: Current Knowledge and Difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7421,77 +7421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal experiences and young development: what do studies on animal models reveal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7510,351 +7510,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de postures et de comportements après transfert d’un incubateur à un berceau chez les prématurés : une étude pilote</w:t>
+                <w:t xml:space="preserve">Postures pendant le repos chez les prématurés en incubateur et en berceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘Développements atypiques : quels apports pour la psychologie du développement’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337206v1</w:t>
+                <w:t xml:space="preserve">hal-01337211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures et contacts chez les nouveau-nés prématurés en phase de repos</w:t>
+                <w:t xml:space="preserve">Différences de postures et de comportements après transfert d’un incubateur à un berceau chez les prématurés : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque ‘Développements atypiques : quels apports pour la psychologie du développement’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336050v1</w:t>
+                <w:t xml:space="preserve">hal-01337206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures pendant le repos chez les prématurés en incubateur et en berceau</w:t>
+                <w:t xml:space="preserve">Postures et contacts chez les nouveau-nés prématurés en phase de repos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337211v1</w:t>
+                <w:t xml:space="preserve">hal-01336050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wood ants use snapshots to reach a place</w:t>
               </w:r>
@@ -8746,51 +8746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rabiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Giacalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01830-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Liet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dabouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.08.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03715717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabouis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02509817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Frank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jane Alcock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arias-Trejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisa Aschersleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dare Baldwin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2515245919900809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01917613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioualen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01370137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sa&#239;d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rossano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gambineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ80RKBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540801966322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Collett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.002634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2004.01018.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F897CC5700BD2210AB07A8CAE409BAB6E895B5E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305608v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.6.1832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2003.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6CNBZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2003.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.4.1254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2002.00348.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLQ3P5RL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2001.1807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPX5JX2J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2000.00259.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHVCF7P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.2.434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100710000065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D51524679136B7D085C76088122640D3A27E0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03199436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542775v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rabiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Giacalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01830-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03715717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Liet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dabouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.08.021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02509817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Frank" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jane Alcock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arias-Trejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisa Aschersleben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dare Baldwin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2515245919900809" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01917613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioualen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000581" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01370137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sa&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rossano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gambineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ80RKBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540801966322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Collett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.002634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2004.01018.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F897CC5700BD2210AB07A8CAE409BAB6E895B5E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305608v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.6.1832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2003.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6CNBZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2003.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-96.4.1254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2002.00348.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLQ3P5RL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2001.1807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPX5JX2J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2000.00259.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHVCF7P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.2.434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100710000065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D51524679136B7D085C76088122640D3A27E0F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03199436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542775v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chatelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>