--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1391,329 +1391,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawalls as maladaptations along island coasts</w:t>
+                <w:t xml:space="preserve">Multi-decadal atoll-island dynamics in the Indian Ocean Chagos Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nunn</w:t>
+                <w:t xml:space="preserve">Mingyue Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Klöck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Sam Purkis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 205 (105504), </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202 (103519), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265553v1</w:t>
+                <w:t xml:space="preserve">hal-03265558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal atoll-island dynamics in the Indian Ocean Chagos Archipelago</w:t>
+                <w:t xml:space="preserve">Seawalls as maladaptations along island coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyue Wu</w:t>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Klöck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Purkis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 202 (103519), </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205 (105504), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265558v1</w:t>
+                <w:t xml:space="preserve">hal-03265553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-driven atoll island expansion in the Maldives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontiers in climate change adaptation science: advancing guidelines to design adaptation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Schipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100265⟩</w:t>
+              <w:t xml:space="preserve">Current Climate Change reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40641-020-00166-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937661v1</w:t>
+                <w:t xml:space="preserve">hal-03115556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coastal risk reduction and adaptation-labelled responses in Mauritius Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1732,180 +1758,154 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (110), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01699-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in climate change adaptation science: advancing guidelines to design adaptation pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-driven atoll island expansion in the Maldives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Schipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Climate Change reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (100265), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40641-020-00166-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115556v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying directional filters to satellite imagery for the assessment of tropical cyclone impacts on atoll islands</w:t>
               </w:r>
@@ -2067,538 +2067,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking control of human-induced destabilisation of atoll islands: lessons learnt from the Tuamotu Archipelago, French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing perception of climate change by representatives of public authorities and designing coastal climate services: lessons learnt from French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-019-00722-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (160), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274855v1</w:t>
+                <w:t xml:space="preserve">hal-02502298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing perception of climate change by representatives of public authorities and designing coastal climate services: lessons learnt from French Polynesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking control of human-induced destabilisation of atoll islands: lessons learnt from the Tuamotu Archipelago, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (160), </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.569-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-019-00722-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502298v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from risk reduction pilot projects for enhancing long-term adaptation governance: The case of Mauritius Island (Indian Ocean)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of moderate climate events to atoll island building (Fakarava Atoll, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.03.016⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354, pp.107057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937628v1</w:t>
+                <w:t xml:space="preserve">hal-02502319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of moderate climate events to atoll island building (Fakarava Atoll, French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from risk reduction pilot projects for enhancing long-term adaptation governance: The case of Mauritius Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victoire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 354, pp.107057. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502319v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,265 +2682,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid human-driven undermining of atoll island capacity to adjust to ocean climate-related pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les facteurs locaux et mondiaux de la dégradation de l’environnement des îles coralliennes vus par la presse quotidienne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51468-3⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spatialiser les rumeurs environnementales, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311317v1</w:t>
+                <w:t xml:space="preserve">hal-02311282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human- and climate-driven shoreline changes on a remote mountainous tropical Pacific Island: Tubuai, French Polynesia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victoire Laurent</w:t>
+                <w:t xml:space="preserve">Rapid human-driven undermining of atoll island capacity to adjust to ocean climate-related pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15129), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51468-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2019.100191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02004700v1</w:t>
+                <w:t xml:space="preserve">hal-02311317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,179 +2961,180 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs locaux et mondiaux de la dégradation de l’environnement des îles coralliennes vus par la presse quotidienne française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Human- and climate-driven shoreline changes on a remote mountainous tropical Pacific Island: Tubuai, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.13070⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.100191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2019.100191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02311282v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
               </w:r>
@@ -3456,248 +3456,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition des populations des atolls de Rangiroa et de Tikehau (Polynésie française) au risque de submersion marine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marien Ranché</w:t>
+                <w:t xml:space="preserve">Unavoidable solutions for coastal adaptation in Reunion Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.23607⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.393 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502394v1</w:t>
+                <w:t xml:space="preserve">hal-01924516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unavoidable solutions for coastal adaptation in Reunion Island (Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+                <w:t xml:space="preserve">L'exposition des populations des atolls de Rangiroa et de Tikehau (Polynésie française) au risque de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prenveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.393 - 400. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.23607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924516v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de chaînes d’impacts au service de l’évaluation de la résilience des territoires et de la réduction des risques météo‑marins : le cas des atolls des Tuamotu, Polynésie française</w:t>
               </w:r>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l'intégration des espaces naturels littoraux dans la gestion des risques liés à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, SI85, pp.511-515. </w:t>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline changes in reef islands of the Central Pacific: Takapoto Atoll, Northern Tuamotu, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 282, pp.96-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4484,51 +4484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 298, pp.41 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158, pp.134-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6518,103 +6518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des submersions marines chroniques liées à l’élévation du niveau de la mer sur des infrastructures critiques de Polynésie française : co- construction de service climatique côtier (projet InSEAption)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
@@ -6643,103 +6643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des submersions marines chroniques liees a l'elevation du niveau de la mer sur des infrastructures critiques de polynesie française : co-construction de service climatique cotier (projet inseaption)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
@@ -6969,765 +6969,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the buffering function of coastal systems in the face of tropical cyclones: insights from Tubuai Island, French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salmon</w:t>
+                <w:t xml:space="preserve">Understanding the interactions between shorelines changes and reef outer slope morphometry on Takapoto atoll (French Polynesia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Leeuwardeen, Netherlands</w:t>
+              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pusan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942003v1</w:t>
+                <w:t xml:space="preserve">hal-02502446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions between shorelines changes and reef outer slope morphometry on Takapoto atoll (French Polynesia).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Impacts des cyclones Irma, José et Maria (Septembre 2017) sur les systèmes sédimentaires côtiers de l'île de Saint-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothée James</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pusan, South Korea</w:t>
+              <w:t xml:space="preserve">Géorisques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502446v1</w:t>
+                <w:t xml:space="preserve">hal-01924579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des cyclones Irma, José et Maria (Septembre 2017) sur les systèmes sédimentaires côtiers de l'île de Saint-Barthélemy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+                <w:t xml:space="preserve">Does nature still work? Exploring the potential for nature-based solutions to climate change in atoll countries and territories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dealing with climate change on small islands: toward effective and sustainable adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. KlÖck &amp; M. Fink, Jul 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924579v1</w:t>
+                <w:t xml:space="preserve">hal-02502514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does nature still work? Exploring the potential for nature-based solutions to climate change in atoll countries and territories.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dealing with climate change on small islands: toward effective and sustainable adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. KlÖck &amp; M. Fink, Jul 2018, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502514v1</w:t>
+                <w:t xml:space="preserve">hal-02502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">Assessing the buffering function of coastal systems in the face of tropical cyclones: insights from Tubuai Island, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Littoral 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Leeuwardeen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502535v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse morphométrique au service de l'évaluation de la stabilité des îles coralliennes : application aux Tuamotu, Polynésie française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudier les impacts des cyclones pour mieux appréhender les trajectoires de vulnérabilité et d'adaptation des îles tropicales au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI - SIG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "cyclones et changement climatique", Labex L-IPSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924527v1</w:t>
+                <w:t xml:space="preserve">hal-01924528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-cyclone readjustment of beaches on Saint-Barthélemy Island (Lesser Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">L'analyse morphométrique au service de l'évaluation de la stabilité des îles coralliennes : application aux Tuamotu, Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">ESRI - SIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924573v1</w:t>
+                <w:t xml:space="preserve">hal-01924527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les impacts des cyclones pour mieux appréhender les trajectoires de vulnérabilité et d'adaptation des îles tropicales au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Post-cyclone readjustment of beaches on Saint-Barthélemy Island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "cyclones et changement climatique", Labex L-IPSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Littoral 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924528v1</w:t>
+                <w:t xml:space="preserve">hal-01924573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
               </w:r>
@@ -7765,51 +7765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pusan, South Korea. </w:t>
@@ -7841,204 +7841,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction de chaînes d'impacts au service de l'évaluation de la résilience des territoires et de la réduction des risques météo-marins : le cas des atolls des Tuamotu, Polynésie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de l'intégration des espaces naturels littoraux dans la gestion des risques liés à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Canavesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Risques et résilience des territoires : apports de la notion de résilience à la gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2017, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">Risques et résilience des territoires : apports de la notion de résilience à la gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Oct 2017, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634349v1</w:t>
+                <w:t xml:space="preserve">hal-01634357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'intégration des espaces naturels littoraux dans la gestion des risques liés à la mer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La reconstruction de chaînes d'impacts au service de l'évaluation de la résilience des territoires et de la réduction des risques météo-marins : le cas des atolls des Tuamotu, Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Canavesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques et résilience des territoires : apports de la notion de résilience à la gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Oct 2017, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque Risques et résilience des territoires : apports de la notion de résilience à la gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2017, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634357v1</w:t>
+                <w:t xml:space="preserve">hal-01634349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards adaptation pathways for atoll reef islands and the contribution from Nature-Based Solutions (NBS)</w:t>
               </w:r>
@@ -9032,282 +9032,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on prévoir les effets du changement climatique sur les littoraux coralliens ?</w:t>
+                <w:t xml:space="preserve">Coastal quality policies, ICZM implementation and adaptation to change: lessons learnt from the case study of Oléron Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peut-on prévoir les effets du changement climatique sur les littoraux coralliens ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal quality policies, ICZM implementation and adaptation to change: lessons learnt from the case study of Oléron Island, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. http://dx.doi.org/10.1051/litt/201102002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/litt/201102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821658v1</w:t>
+                <w:t xml:space="preserve">hal-00821662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal quality policies, ICZM implementation and adaptation to change: lessons learnt from the case study of Oléron Island, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les archipels coralliens face au changement climatique : des &amp;quot;systèmes de ressources&amp;quot; vulnérables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal quality policies, ICZM implementation and adaptation to change: lessons learnt from the case study of Oléron Island, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les archipels coralliens face au changement climatique : des "systèmes de ressources" vulnérables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.4ème Congrès du Réseau Asie-Pacifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/litt/201102002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00821662v1</w:t>
+                <w:t xml:space="preserve">hal-00821661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archipels coralliens face au changement climatique : des &amp;quot;systèmes de ressources&amp;quot; vulnérables ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on prévoir les effets du changement climatique sur les littoraux coralliens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archipels coralliens face au changement climatique : des "systèmes de ressources" vulnérables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.4ème Congrès du Réseau Asie-Pacifique</w:t>
+              <w:t xml:space="preserve">Peut-on prévoir les effets du changement climatique sur les littoraux coralliens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France. pp.465-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821661v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inclusion of social data in integrated management of recreational activities: the example of crab gathering on Oléron Island (France)</w:t>
               </w:r>
@@ -9498,51 +9498,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing adaptation to climate change needs in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10007,151 +10007,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux coralliens des petites îles de l'ouest de l'océan Indien. Première Partie : Géomorphologie</w:t>
+                <w:t xml:space="preserve">Les littoraux coralliens des petites îles de l'ouest de l'océan Indien. Deuxième partie : Aménagement et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut Océanographique, 191 + 23 planches couleur, 2007, Océanis - vol.31-1/2, 978-2-903581-45-9</w:t>
+              <w:t xml:space="preserve">Institut Océanographique, pp. 195-341 + 8 planches couleur, 2007, Océanis vol. 31-3/4, 978-2-903581-46-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821844v1</w:t>
+                <w:t xml:space="preserve">hal-00821848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux coralliens des petites îles de l'ouest de l'océan Indien. Deuxième partie : Aménagement et gestion</w:t>
+                <w:t xml:space="preserve">Les littoraux coralliens des petites îles de l'ouest de l'océan Indien. Première Partie : Géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut Océanographique, pp. 195-341 + 8 planches couleur, 2007, Océanis vol. 31-3/4, 978-2-903581-46-6</w:t>
+              <w:t xml:space="preserve">Institut Océanographique, 191 + 23 planches couleur, 2007, Océanis - vol.31-1/2, 978-2-903581-45-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821848v1</w:t>
+                <w:t xml:space="preserve">hal-00821844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10702,182 +10702,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladaptation au changement climatique : commencer par bien faire ce que l’on fait mal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les atolls sont-ils menacés de disparaître ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’adaptation au changement climatique : une question de sociétés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, pp.61-67, 2017, 9782271094827</w:t>
+              <w:t xml:space="preserve">L’Océan à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.226-227, 2017, 978-2-271-11652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677154v1</w:t>
+                <w:t xml:space="preserve">hal-01677138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les atolls sont-ils menacés de disparaître ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladaptation au changement climatique : commencer par bien faire ce que l’on fait mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Océan à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.226-227, 2017, 978-2-271-11652-9</w:t>
+              <w:t xml:space="preserve">L’adaptation au changement climatique : une question de sociétés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.61-67, 2017, 9782271094827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677138v1</w:t>
+                <w:t xml:space="preserve">hal-01677154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -11059,186 +11059,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition des territorialités rurales dans un petit État insulaire en développement : les Kiribati (océan Pacifique)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séismes et volcanisme à la Réunion et aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Charlery de la Masselière, Bénédicte Thibaud, Virginie Duvat. </w:t>
+              <w:t xml:space="preserve">Yvette VEYRET et Richard LAGANIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l’enjeu territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Mirail, 2013, 978-2-8107-0243-5</w:t>
+              <w:t xml:space="preserve">Atlas des risques en France : prévenir les catastrophes naturelles et technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.66-67, 2013, 978-2-7467-3431-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901674v1</w:t>
+                <w:t xml:space="preserve">hal-00821640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séismes et volcanisme à la Réunion et aux Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recomposition des territorialités rurales dans un petit État insulaire en développement : les Kiribati (océan Pacifique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvette VEYRET et Richard LAGANIER. </w:t>
+              <w:t xml:space="preserve">Bernard Charlery de la Masselière, Bénédicte Thibaud, Virginie Duvat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des risques en France : prévenir les catastrophes naturelles et technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.66-67, 2013, 978-2-7467-3431-9</w:t>
+              <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l’enjeu territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, 2013, 978-2-8107-0243-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821640v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du changement climatique dans les îles tropicales françaises</w:t>
               </w:r>
@@ -12246,51 +12246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo-Interiano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4527-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hatton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacob&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96744-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garschagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03675-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02301-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Ford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01834-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Anisimov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq0737" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Purkis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100265" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01699-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schipper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00166-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-19-00153.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01691-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51468-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2019.100191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2WMTH6T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ranch&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prenveille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rubia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23607" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.09.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canavesio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-103.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-100.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/550043b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2338-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0205-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZW17DSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10939" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10594" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4000" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.8993" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5051" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00420067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cazes-Duvat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paskoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03637796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De La Torre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02351838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-004.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Bernard Rivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201102002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201109002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Prat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821848v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119383567.ch26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190455811.013.4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142108v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2019-1211" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Nurse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mclean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Briguglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duvat-Magnan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salmon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010940v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo-Interiano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4527-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hatton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacob&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96744-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garschagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03675-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02301-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Ford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01834-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Anisimov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq0737" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Purkis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103519" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schipper" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00166-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01699-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100265" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-19-00153.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01691-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2WMTH6T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51468-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2019.100191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ranch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prenveille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rubia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canavesio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-103.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-100.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/550043b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2338-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0205-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZW17DSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10939" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10594" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4000" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.8993" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5051" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00420067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cazes-Duvat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paskoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03637796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De La Torre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02351838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502446v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-004.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Bernard Rivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201102002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821661v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201109002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Prat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119383567.ch26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190455811.013.4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142108v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2019-1211" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677138v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Nurse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mclean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Briguglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duvat-Magnan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821640v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salmon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010940v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>