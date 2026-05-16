--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -99,9382 +99,10213 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compound Climate Events and Cascading Impacts in the IPCC AR6 : Analysis of Gaps and Avenues for the AR7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIREs Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.70046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing nature-based coastal defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacobée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.16798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96744-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing atoll island future habitability in the context of climate change using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Badillo-Interiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (11), pp.4527-4543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-25-4527-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the climate crisis create a situation of urgency in atolls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise climatique crée-t-elle une situation d’urgence dans les atolls ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitability of low-lying socio-ecological systems under a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Garschagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-023-03675-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing the climate adaptation tracking gap: an assessment method and its application to the Caribbean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02301-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of global coastal adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Garschagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1213-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01834-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.16798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-96744-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengthen climate adaptation research globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6600), pp.1398-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq0737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">James Ford</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing atoll island physical robustness: application to Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-023-03675-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-decadal atoll-island dynamics in the Indian Ocean Chagos Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Purkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202 (103519), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seawalls as maladaptations along island coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Klöck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205 (105504), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of moderate climate events to atoll island building (Fakarava Atoll, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354, pp.107057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from risk reduction pilot projects for enhancing long-term adaptation governance: The case of Mauritius Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontiers in climate change adaptation science: advancing guidelines to design adaptation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Schipper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Climate Change reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40641-020-00166-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of coastal risk reduction and adaptation-labelled responses in Mauritius Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02301-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (110), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01699-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-driven atoll island expansion in the Maldives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (100265), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying directional filters to satellite imagery for the assessment of tropical cyclone impacts on atoll islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01834-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.732-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-19-00153.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards adaptation pathways for atoll islands. Insights from the Maldives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq0737⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (119), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01691-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing perception of climate change by representatives of public authorities and designing coastal climate services: lessons learnt from French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (160), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking control of human-induced destabilisation of atoll islands: lessons learnt from the Tuamotu Archipelago, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.569-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-019-00722-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs locaux et mondiaux de la dégradation de l’environnement des îles coralliennes vus par la presse quotidienne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spatialiser les rumeurs environnementales, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.13070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human- and climate-driven shoreline changes on a remote mountainous tropical Pacific Island: Tubuai, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.100191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2019.100191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid human-driven undermining of atoll island capacity to adjust to ocean climate-related pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (15129), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107871⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
-          </w:p>
-[...102 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 202 (103519), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103519⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 176, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global assessment of atoll island planform changes over the past decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (e557), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perception of climate-related coastal risks and environmental changes on the Rangiroa and Tikehau atolls, French Polynesia: The role of sensitive and intellectual drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Belizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 205 (105504), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105554⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 172, pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Interactions between Shoreline Changes and Reef Outer Slope Morphometry on Takapoto Atoll (French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...62 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...211 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (4), pp.732-740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-19-00153.1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 85, pp.496 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-100.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exposition des populations des atolls de Rangiroa et de Tikehau (Polynésie française) au risque de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prenveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01691-w⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.23607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unavoidable solutions for coastal adaptation in Reunion Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00160⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.393 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de chaînes d’impacts au service de l’évaluation de la résilience des territoires et de la réduction des risques météo‑marins : le cas des atolls des Tuamotu, Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Canavesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l'intégration des espaces naturels littoraux dans la gestion des risques liés à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.5 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SI85, pp.511-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-103.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hurricanes: rescue natural Defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 550, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/550043b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of exposure and vulnerability of small islands to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell M Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Fazey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoreline changes in reef islands of the Central Pacific: Takapoto Atoll, Northern Tuamotu, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 282, pp.96-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of category 5 tropical cyclone Fantala (April 2016) on Farquhar Atoll, Seychelles Islands, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 298, pp.41 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers of shoreline change in atoll reef islands of the Tuamotu Archipelago, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.134-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impacts of and resilience to Tropical Cyclone Bejisa, Reunion Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2338-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoreline changes in a rising sea level context: the example of Grande Glorieuse, Eparses Islands, Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Manuel da Silva Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et risques côtiers dans les îles tropicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 705, pp.541-566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphate mining risks atoll culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des catastrophes « naturelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure of atoll population to coastal erosion and flooding: a South Tarawa assessment, Kiribati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (2), pp.569-586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-019-00722-8⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.423-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-013-0215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal protection structures in Tarawa Atoll, Republic of Kiribati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victoire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107057⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.423-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-013-0205-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archipel de Kiribati entre développement non durable et changement climatique : quelles recherches pour quelle adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Policy brief </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstituer les &amp;quot; trajectoires de vulnérabilité &amp;quot; pour penser différemment l'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 20 (n°1), p. 82 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of quality-based policies for Integrated Coastal Zone Management implementation: Lessons learnt from a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 54, pp.831-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité des plages au cœur de la gestion intégrée des zones côtières: l'exemple du plan d'action Oléron Qualité Littoral (côte atlantique française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
-              </w:r>
-[...902 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.23607⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Hors-série 9, http://vertigo.revues.org/10939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...2007 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des archipels en péril ? Les Maldives et les Kiribati face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Hors-série 9, http://vertigo.revues.org/10939. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.10939⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (3), http://vertigo.revues.org/10594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des plages et tourisme dans les Iles Vierges Britanniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13-14, Le tourisme en Amérique latine enjeux et perspectives de développement. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.4000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité des plages au cœur des enjeux de développement : la situation des îles de l'océan Indien (Réunion, Maurice, Seychelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sur le Champ - Les nouveaux enjeux régionaux dans l'océan Indien occidental (7), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.8993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la recherche sur les systèmes coralliens (1960-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (3), http://vertigo.revues.org/10594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.10594⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 8 (2), URL : http://vertigo.revues.org/5051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système du risque à Saint-Martin (Petites Antilles françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dossier 11 : Catastrophes et Territoires, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des deux îles coralliennes du banc des Seychelles (océan Indien occidental).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cazes-Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Paskoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (3), pp.211-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons tirées de l’évaluation des mesures d’adaptation au changement climatique fondées sur les écosystèmes déployées à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement climatique et biodiversité insulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap Business Océan Indien, Oct 2025, Port-Louis, Maurice</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;bonne&amp;quot; solution d'adaptation au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Perspectives Outre-Mer : un océan en commun, les Outre-mer dans leur bassin régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are we Getting it Right? The Importance of Monitoring, Evaluation and Learning (MEL) for Successful Eba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kapos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation Futures 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing atoll island future habitability in the context of climate change using Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Badillo Interiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les solutions d'adaptation côtière au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum « Impacts du changement climatique sur les îles polynésiennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCPF, Oct 2025, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts du changement climatique dans les atolls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum « Impacts du changement climatique sur les îles polynésiennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCPF, Oct 2025, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-imagining managed retreat: Reframing people-place connections in times of disruptive change – Reflections from Aotearoa New Zealand and the Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Glavovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huhana Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation Futures 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles stratégies pour s'adapter à la montée des eaux dans les Outre-Mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition CESE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESE, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSESSING THE POTENTIAL OF NATURE-BASED COASTAL ADAPTATION SOLUTIONS IN TROPICAL ISLANDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change Commission, New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Wellington, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’évolution du trait de côte sur l’atoll d’Ouvéa (Nouvelle-Calédonie) sur 67 ans à partir d'images : quelles dynamiques temporelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.545-554, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coasts' Futures: The Challenge of Coastal Resilience in the Face of Global Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ywenn De La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale UGI-IGU Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire les trajectoires de vulnérabilité des territoires pour s'adapter au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Climalex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires de vulnérabilité des territoires au service de l’interdisciplinarité : retour d’expérience et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été interdisciplinaire « Autour du 2°C » 2ème édition. Changement climatique : les enjeux de l’interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté Université Grenoble Alpes, Jun 2019, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des submersions marines chroniques liées à l’élévation du niveau de la mer sur des infrastructures critiques de Polynésie française : co- construction de service climatique côtier (projet InSEAption)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des submersions marines chroniques liees a l'elevation du niveau de la mer sur des infrastructures critiques de polynesie française : co-construction de service climatique cotier (projet inseaption)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions fondées sur la nature : quelle contribution à l’adaptation au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignements du projet RESCCUE dans le Pacifique insulaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Française de Développement (AFD), Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal vulnerability and climate change impacts: insights from Indian Ocean islands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications of climate change on defence and security in the Indian Ocean.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatory of Defence and Climate Seminar, IRIS, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été interdisciplinaire « Autour du 2°C » 2ème édition. Changement climatique : les enjeux de l’interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté Université Grenoble Alpes, Jun 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does nature still work? Exploring the potential for nature-based solutions to climate change in atoll countries and territories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dealing with climate change on small islands: toward effective and sustainable adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. KlÖck &amp; M. Fink, Jul 2018, Hannover, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the interactions between shorelines changes and reef outer slope morphometry on Takapoto atoll (French Polynesia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pusan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des cyclones Irma, José et Maria (Septembre 2017) sur les systèmes sédimentaires côtiers de l'île de Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the buffering function of coastal systems in the face of tropical cyclones: insights from Tubuai Island, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Leeuwardeen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-cyclone readjustment of beaches on Saint-Barthélemy Island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littoral 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse morphométrique au service de l'évaluation de la stabilité des îles coralliennes : application aux Tuamotu, Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESRI - SIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les impacts des cyclones pour mieux appréhender les trajectoires de vulnérabilité et d'adaptation des îles tropicales au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "cyclones et changement climatique", Labex L-IPSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pusan, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI85-004.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards adaptation pathways for atoll reef islands and the contribution from Nature-Based Solutions (NBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Small Island States and Climate change: what role for nature-based solutions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l'intégration des espaces naturels littoraux dans la gestion des risques liés à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et résilience des territoires : apports de la notion de résilience à la gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Oct 2017, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de chaînes d'impacts au service de l'évaluation de la résilience des territoires et de la réduction des risques météo-marins : le cas des atolls des Tuamotu, Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Canavesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Risques et résilience des territoires : apports de la notion de résilience à la gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2017, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résidents du littoral face au risque cyclonique : exemple du cyclone Bejisa à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Bernard Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynesian islands in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Polynesian Leaders Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of shoreline changes in the northern Tuamotu reef islands, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des massifs dunaires dans la protection des enjeux exposés aux aléas météo-marins : étude sur l’île d’Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité des impacts du changement climatique dans les Outre-Mer français des océans Indien et Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AFD-CEROM Enjeux climatiques et énergétiques dans les Outremer français et les Petits Etats insulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des facteurs climatiques et anthropiques sur l’évolution récente des îles coralliennes des Tuamotu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PACT Protecting atolls against climate change threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la base de données VulneraRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du littoral de la Fondation de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with climate disasters: scientific challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Our common future under climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la réduction des risques côtiers à l’adaptation : quelle résilience des territoires insulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition de la semaine des Outre-Mer, Les enjeux du changement climatique dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur les risques côtiers dans les atolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PACT Protecting atolls against climate change threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les risques littoraux et s'adapter au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Réduire les risques littoraux et s'adapter au changement climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Rochelle, France. 167 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public perception of beach quality: lessons learnt from a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public perception of beach quality: lessons learnt from a French case study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Santa Marta, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal quality policies, ICZM implementation and adaptation to change: lessons learnt from the case study of Oléron Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal quality policies, ICZM implementation and adaptation to change: lessons learnt from the case study of Oléron Island, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. http://dx.doi.org/10.1051/litt/201102002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/litt/201102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archipels coralliens face au changement climatique : des &amp;quot;systèmes de ressources&amp;quot; vulnérables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archipels coralliens face au changement climatique : des "systèmes de ressources" vulnérables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.4ème Congrès du Réseau Asie-Pacifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prévoir les effets du changement climatique sur les littoraux coralliens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peut-on prévoir les effets du changement climatique sur les littoraux coralliens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bordeaux, France. pp.465-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inclusion of social data in integrated management of recreational activities: the example of crab gathering on Oléron Island (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Mossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The inclusion of social data in integrated management of recreational activities: the example of crab gathering on Oléron Island (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could Tourism Carrying Capacity be a useful tool for adapting to climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Could Tourism Carrying Capacity be a useful tool for adapting to climate change?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. http://dx.doi.org/10.1051/litt/201109002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/litt/201109002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9484,111 +10315,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing adaptation to climate change needs in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dealing with climate change on small islands: toward effective and sustainable adaptation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hannover, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9598,2259 +10429,2476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catastrophes... &amp;quot;naturelles&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Le Pommier, 312 p., 2014, Essai, 978-2-7465-0679-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Outre-Mer face au défi du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire sur les effets du réchauffement climatique. La Documentation Française, 215 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces îles qui pourraient disparaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Pommier, pp.191, 2012, Essais, 978-2-7465-0589-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud : l'enjeu territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, pp.414, 2011, 978-2-8107-0243-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Paskoff et les littoraux : regards de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Clus-Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.360, 2010, 978-2-296-13264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux coralliens des petites îles de l'ouest de l'océan Indien. Deuxième partie : Aménagement et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Océanographique, pp. 195-341 + 8 planches couleur, 2007, Océanis vol. 31-3/4, 978-2-903581-46-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux coralliens des petites îles de l'ouest de l'océan Indien. Première Partie : Géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Océanographique, 191 + 23 planches couleur, 2007, Océanis - vol.31-1/2, 978-2-903581-45-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Woessner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2026, 978-2-38428-105-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation au changement climatique dans les Outre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France face au changement climatique : les Outre-mer, premiers exposés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Action Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 54-57, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6. Trajectoires d’adaptation des littoraux d’outre-mer dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de transition écologique et adaptative des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.105-120, 2023, 978-2-7592-3766-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité (Trajectoires de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JÉZÉQUEL Aglaé, LORMETEAU Blanche et MICHELOT Agnès (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.545-546, 2022, 978-2-84934-624-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les trajectoires de vulnérabilité́ des territoires pour s’adapter au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Torre-Schaub &amp; Blanche Lormeteau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et changement climatique : comment répondre à l'urgence climatique ? Regards croisés à l'interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2020, 978-2-84934-473-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learnt from coastal risks governance on Reunion island, Indian Ocean, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle La Jeunesse &amp; Corinne Larrue (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing Hydro-meteorological extremes events: a governance issue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd., pp.433-459, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119383567.ch26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting potential for nature-based solutions to enhance coastal protection services in atoll islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marta Torre-Schaub &amp; Blanche Lormeteau. </w:t>
+              <w:t xml:space="preserve">C. Klöck, M. Fink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et changement climatique : comment répondre à l'urgence climatique ? Regards croisés à l'interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dealing with climate change on small islands: toward effective and sustainable adaptation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press, pp.45-75, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17875/gup2019-1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in Vulnerability to Climate-related Hazards in the Pacific: Research, Understanding and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Tad Pfeffer, Joel B. Smith, and Kristie L. E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Planning for Climate Change Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190455811.013.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atolls sont-ils menacés de disparaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Océan à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.226-227, 2017, 978-2-271-11652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladaptation au changement climatique : commencer par bien faire ce que l’on fait mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’adaptation au changement climatique : une question de sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.61-67, 2017, 9782271094827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Laronde-Clérac, A. Mazeaud, A. Michelot (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en zones côtières. Xynthia : enjeux politiques, questionnements juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, Coll. L’univers des normes, pp.7-8, 2015, 978-2-7535-4184-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Nurse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Briguglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duvat-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barros, V.R., C.B. Field, D.J. Dokken, M.D. Mastrandrea, K.J. Mach, T.E. Bilir, M. Chatterjee, K.L. Ebi, Y.O. Estrada, R.C. Genova, B. Girma, E.S. Kissel, A.N. Levy, S. MacCracken, P.R. Mastrandrea, and L.L. White (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change 2014: Impacts, Adaptation, and Vulnerability. Part B: Regional Aspects. Contribution of Working Group II to the Fifth Assessment Report of the Intergovernmental Panel on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp. 1613-1654, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cyclones dans l'Outre-Mer français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette VEYRET et Richard LAGANIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des risques en France : prévenir les catastrophes naturelles et technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Autrement, pp.66-67, 2013, 978-2-7467-3431-9</w:t>
+              <w:t xml:space="preserve">, Autrement, pp.68-69, 2013, 978-2-7467-3431-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition des territorialités rurales dans un petit État insulaire en développement : les Kiribati (océan Pacifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Charlery de la Masselière, Bénédicte Thibaud, Virginie Duvat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l’enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, 2013, 978-2-8107-0243-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séismes et volcanisme à la Réunion et aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvette VEYRET et Richard LAGANIER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des risques en France : prévenir les catastrophes naturelles et technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.66-67, 2013, 978-2-7467-3431-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du changement climatique dans les îles tropicales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des risques en France: prévenir les catastrophes naturelles et technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.72-73, 2013, 978-2-7467-3431-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement littoral et gestion des risques littoraux dans les Outre-Mer français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Outre-Mer face au défi du changement climatique. Rapport au Premier Ministre et au Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.157-174, 2012, ONERC, 978-2-11-009128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions fondées sur la nature : une réponse face aux risques côtiers croissants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptation challenge in atoll islands: the Maldives case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service de protection côtière rendu par les écosystèmes tropicaux face au changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de vulnérabilité et adaptation au changement climatique à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de vulnérabilité des littoraux de l’île de la Réunion aux risques liés à la mer (1950-actuel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle résilience après la catastrophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11860,246 +12908,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique : évaluer les solutions d'adaptation au changement climatique fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIENSs (UMR 7266); Cawthron Institute. 2025, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Coastal Risk Reduction and Coastal Adaptation to Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Union Européenne (GCCA+). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les risques littoraux et s'adapter au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12246,51 +13294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo-Interiano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4527-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hatton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacob&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96744-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garschagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03675-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02301-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Ford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01834-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Anisimov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq0737" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Purkis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103519" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schipper" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00166-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01699-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100265" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-19-00153.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01691-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2WMTH6T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51468-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2019.100191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ranch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prenveille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rubia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canavesio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-103.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-100.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/550043b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2338-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0205-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZW17DSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10939" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10594" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4000" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.8993" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5051" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00420067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cazes-Duvat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paskoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03637796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De La Torre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02351838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502446v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-004.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Bernard Rivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201102002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821661v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201109002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Prat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119383567.ch26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190455811.013.4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142108v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2019-1211" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677138v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Nurse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mclean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Briguglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duvat-Magnan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821640v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salmon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010940v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588659v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.70046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hatton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacob&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96744-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo-Interiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4527-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garschagen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03675-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02301-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Ford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01834-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Anisimov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq0737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Purkis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schipper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00166-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01699-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100265" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-19-00153.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01691-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2WMTH6T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2019.100191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51468-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.557" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-100.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ranch&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prenveille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rubia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23607" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.09.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canavesio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01809892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-103.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/550043b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDRBZDKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.09.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVHXF5CM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2338-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0205-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010936v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZW17DSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.8993" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821645v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00420067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cazes-Duvat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paskoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1142" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kapos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo Interiano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588688v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huhana Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Parsons" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hanna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03637796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De La Torre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02351838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-004.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634349v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Bernard Rivet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634347v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650481v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502565v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821861v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201102002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821658v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821860v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201109002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010937v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Prat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseauactionclimat.org/publications/la-france-face-au-changement-climatique-les-outre-mer-premiers-exposes/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336659v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937678v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119383567.ch26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2019-1211" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190455811.013.4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Nurse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mclean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Briguglio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duvat-Magnan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901674v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071576v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446016v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salmon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010935v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>