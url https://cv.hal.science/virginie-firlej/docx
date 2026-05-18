--- v0 (2026-03-21)
+++ v1 (2026-05-18)
@@ -75,1267 +75,1267 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apalutamide Prevents SARS-CoV-2 Infection in Lung Epithelial Cells and in Human Nasal Epithelial Cells</w:t>
+                <w:t xml:space="preserve">The Neuropilin-1/PKC Axis Promotes Neuroendocrine Differentiation and Drug Resistance of Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amene Majidipur</w:t>
+                <w:t xml:space="preserve">Charly Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Morin-Dewaele</w:t>
+                <w:t xml:space="preserve">Anissa Moktefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gaspar Lopes</w:t>
+                <w:t xml:space="preserve">Ariane Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Berry</w:t>
+                <w:t xml:space="preserve">Pierre De La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouchet</w:t>
+                <w:t xml:space="preserve">Denise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (4), pp.3288. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24043288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-02114-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978879v1</w:t>
+                <w:t xml:space="preserve">hal-03998379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuropilin-1/PKC Axis Promotes Neuroendocrine Differentiation and Drug Resistance of Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Apalutamide Prevents SARS-CoV-2 Infection in Lung Epithelial Cells and in Human Nasal Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Blanc</w:t>
+                <w:t xml:space="preserve">Amene Majidipur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Moktefi</w:t>
+                <w:t xml:space="preserve">Margot Morin-Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Jolly</w:t>
+                <w:t xml:space="preserve">Jeanne Gaspar Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre De La Grange</w:t>
+                <w:t xml:space="preserve">Francois Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Gay</w:t>
+                <w:t xml:space="preserve">Julien Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.3288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-02114-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998379v1</w:t>
+                <w:t xml:space="preserve">hal-03978879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Nucleolin and Associated Genes in Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Urinary extracellular vesicles contain mature transcriptome enriched in circular and long noncoding RNAs with functional significance in prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Huet</w:t>
+                <w:t xml:space="preserve">Lorena Martin‐jaular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannie Semprez</w:t>
+                <w:t xml:space="preserve">Matthieu Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (9), pp.4491. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23094491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663714v1</w:t>
+                <w:t xml:space="preserve">hal-03663872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary extracellular vesicles contain mature transcriptome enriched in circular and long noncoding RNAs with functional significance in prostate cancer</w:t>
+                <w:t xml:space="preserve">Proviral role of human respiratory epithelial cell‐derived small extracellular vesicles in SARS‐CoV‐2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Almeida</w:t>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morin-Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amene Majidipur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Firlej</w:t>
+                <w:t xml:space="preserve">Thibaud Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Martin‐jaular</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lejars</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12210⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.e12269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663872v1</w:t>
+                <w:t xml:space="preserve">hal-04241892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proviral role of human respiratory epithelial cell‐derived small extracellular vesicles in SARS‐CoV‐2 infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of Nucleolin and Associated Genes in Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Firlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Berry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amene Majidipur</w:t>
+                <w:t xml:space="preserve">Maya Nourieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Jamet</w:t>
+                <w:t xml:space="preserve">Eric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
+                <w:t xml:space="preserve">Fannie Semprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.12269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241892v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t>
+                <w:t xml:space="preserve">Abnormal migration behavior linked to Rac1 signaling contributes to primordial germ cell exhaustion in Fanconi anemia pathway-deficient Fancg −/− embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Tn Nguyen</w:t>
+                <w:t xml:space="preserve">Amandine Jarysta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoliang Xue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lydia Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ponty</w:t>
+                <w:t xml:space="preserve">Clémentine Lapoujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (394), </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948844v1</w:t>
+                <w:t xml:space="preserve">hal-03376710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles in Advanced Prostate Cancer: Tools to Predict and Thwart Therapeutic Resistance</w:t>
+                <w:t xml:space="preserve">Men1 disruption in Nkx3.1-deficient mice results in ARlow/CD44+ microinvasive carcinoma development with the dysregulated AR pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Saldana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amene Majidipur</w:t>
+                <w:t xml:space="preserve">Romain Teinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Huet</w:t>
+                <w:t xml:space="preserve">Yakun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de la Taille</w:t>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vlaeminck-Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vacherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13153791⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.1118-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01589-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978890v1</w:t>
+                <w:t xml:space="preserve">hal-03666659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal migration behavior linked to Rac1 signaling contributes to primordial germ cell exhaustion in Fanconi anemia pathway-deficient Fancg −/− embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Vesicles in Advanced Prostate Cancer: Tools to Predict and Thwart Therapeutic Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Lapoujade</w:t>
+                <w:t xml:space="preserve">Carolina Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amene Majidipur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
+                <w:t xml:space="preserve">Emma Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de la Taille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddab222⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.3791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13153791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376710v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men1 disruption in Nkx3.1-deficient mice results in ARlow/CD44+ microinvasive carcinoma development with the dysregulated AR pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakun Luo</w:t>
+                <w:t xml:space="preserve">Ha Tn Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
+                <w:t xml:space="preserve">Haoliang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vlaeminck-Guillem</w:t>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Vacherot</w:t>
+                <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (6), pp.1118-1127. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (394), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01589-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666659v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a New QTL Region on Mouse Chromosome 1 Responsible for Male Hypofertility: Phenotype Characterization and Candidate Genes</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,1080 +1583,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Instability Signature of Palindromic Non-Coding Somatic Mutations in Bladder Cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progenitors from the central nervous system drive neurogenesis in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Thomson</w:t>
+                <w:t xml:space="preserve">Philippe Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilma Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12102882⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 569 (7758), pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1219-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980583v1</w:t>
+                <w:t xml:space="preserve">hal-03987060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitors from the central nervous system drive neurogenesis in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Firlej</w:t>
+                <w:t xml:space="preserve">Reference-free transcriptome exploration reveals novel RNAs for prostate cancer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Tn Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1219-y⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (6), pp.e201900449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987060v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free transcriptome exploration reveals novel RNAs for prostate cancer diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ha Tn Nguyen</w:t>
+                <w:t xml:space="preserve">Progenitors from the central nervous system drive neurogenesis in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilma Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900449⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 569 (7758), pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1219-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387126v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitors from the central nervous system drive neurogenesis in cancer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spermatogonial stem cells and progenitors are refractory to reprogramming to pluripotency by the transcription factors Oct3/4, c-Myc, Sox2 and Klf4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Souissi-Sarahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1219-y⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), pp.10050-10063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.14327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02186559v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01498799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogonial stem cells and progenitors are refractory to reprogramming to pluripotency by the transcription factors Oct3/4, c-Myc, Sox2 and Klf4.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">V(D)J recombination process and the Pre-B to immature B-cells transition are altered in Fanca−/− mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Vy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Pawlikowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo L Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aoufouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.14327⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.36906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01498799v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V(D)J recombination process and the Pre-B to immature B-cells transition are altered in Fanca−/− mice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross modulation between the androgen receptor axis and protocadherin-PC in mediating neuroendocrine transdifferentiation and therapeutic resistance of prostate cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Baaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kheuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.761-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424495v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00858816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross modulation between the androgen receptor axis and protocadherin-PC in mediating neuroendocrine transdifferentiation and therapeutic resistance of prostate cancer.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Habiba Baaddi</w:t>
+                <w:t xml:space="preserve">Refined Mapping of a Quantitative Trait Locus on Chromosome 1 Responsible for Mouse Embryonic Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Kheuang</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Gaétan Burgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Magalie Vatin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Burgio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e43356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02552658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2666,154 +2532,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des vésicules extracellulaires comme biomarqueurs pronostiques de la réponse au traitement dans le cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gaspar Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amene Majidipur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soyeux-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vacherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2823,147 +2689,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel lncRNA PROCA11 regulates cell plasticity in response to androgen deprivation of prostate cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Cipolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Ianese Regin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Cipolla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
+                <w:t xml:space="preserve">Micaela Piemontese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ianese Regin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2973,105 +2839,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer de la prostate et vésicules extracellulaires : quand le SARS-CoV-2 s’en mêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Firlej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. université paris est, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04699482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3218,51 +3084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03978879v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amene Majidipur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gaspar Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De La Grange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02114-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soyeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nourieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Semprez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03663872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Martin&#8208;jaular" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lejars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04241892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03978890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saldana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153791" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03376710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jarysta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapoujade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kortulewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03011358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ialy-Radio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah Planchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thomson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102882" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauffrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Barroca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1219-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinskaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Saci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01498799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corbineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lassalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souissi-Sarahoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.14327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlikowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo L Rosselli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoufouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36906" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Terry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Baaddi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kheuang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043356" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soyeux-Porte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Cipolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ianese Regin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Piemontese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De La Grange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02114-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03978879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amene Majidipur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin-Dewaele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gaspar Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03663872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Martin&#8208;jaular" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lejars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04241892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soyeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nourieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Semprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094491" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03376710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jarysta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapoujade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kortulewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03978890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saldana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Beaumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03011358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ialy-Radio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah Planchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thomson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102882" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauffrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Barroca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1219-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Saci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01498799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corbineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lassalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souissi-Sarahoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.14327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlikowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo L Rosselli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoufouchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36906" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Terry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Baaddi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kheuang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043356" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soyeux-Porte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Cipolla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ianese Regin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Piemontese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>