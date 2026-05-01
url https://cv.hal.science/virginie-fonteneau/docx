--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -90,794 +90,1010 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler l’histoire des sciences et l’histoire des techniques : une approche heuristique. La question de la matière entre sciences et techniques</w:t>
+                <w:t xml:space="preserve">Former à la recherche pour l’industrie en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Phaïstos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, VII-2, </w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.119-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ephaistos.5092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/artefact.6441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03024079v1</w:t>
+                <w:t xml:space="preserve">halshs-03137261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une reprise en main de l’enseignement de la chimie à l’École centrale des arts et manufactures par Jean-Baptiste Dumas aux débuts des années 1870</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fonteneau Virginie</w:t>
+                <w:t xml:space="preserve">Articuler l’histoire des sciences et l’histoire des techniques : une approche heuristique. La question de la matière entre sciences et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderns d'Història de l'Enginyeria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, VII-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ephaistos.5092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03188164v1</w:t>
+                <w:t xml:space="preserve">halshs-03024079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les liens entre chimie et industrie au coeur des enseignements de chimie au Cnam</w:t>
+                <w:t xml:space="preserve">Une reprise en main de l’enseignement de la chimie à l’École centrale des arts et manufactures par Jean-Baptiste Dumas aux débuts des années 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, L'enseignement de la chimie industrielle et du génie chimique au Cnam, vol.02 (2), pp. 9-20</w:t>
+              <w:t xml:space="preserve">Quaderns d'Història de l'Enginyeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02612665v1</w:t>
+                <w:t xml:space="preserve">halshs-03188164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les liens entre chimie et industrie au coeur des enseignements de chimie au Cnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Emptoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonteneau Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'enseignement de la chimie industrielle et du génie chimique au Cnam, vol.02 (2), pp. 9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Le Rolland (1887-1957) : de la mécanique physique à la physique des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : Du laboratoire alchimique au laboratoire moderne : focus sur les bâtiments, l'équipement et l'outillage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact des fondations Rothschild sur les institutions de la Montagne Sainte-Geneviève : Le cas de la chimie (1921-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de la SFHST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Talence, Apr 2023, Bordeaux, France. https://sfhst-2023.sciencesconf.org/data/p./FAUQUE_Du_laboratoire_alchimique_au_laboratoire_moderne.pdf</w:t>
+              <w:t xml:space="preserve">Huitième Congrès de la SFHST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHST, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371327v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Institut de chimie de Paris (1896-1939)</w:t>
+                <w:t xml:space="preserve">L’Institut de Biologie Physico-Chimique et les institutions proches de la Montagne Ste-Geneviève à Paris : Synergies et concurrences (1927-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Membranes &amp; Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPC, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Sciences, savoirs et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIIe Congrès International des Sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250854v1</w:t>
+                <w:t xml:space="preserve">hal-05565405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mécénat à l’Institut de chimie de Paris (1896-1939)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium : Du laboratoire alchimique au laboratoire moderne : focus sur les bâtiments, l'équipement et l'outillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine, Philanthropie, Mécénat. XIXe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sorbonne - Paris, France</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de la SFHST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Talence, Apr 2023, Bordeaux, France. https://sfhst-2023.sciencesconf.org/data/p./FAUQUE_Du_laboratoire_alchimique_au_laboratoire_moderne.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250888v1</w:t>
+                <w:t xml:space="preserve">hal-04371327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Institut de chimie de Paris (1896-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Membranes &amp; Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPC, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04250854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la recherche pour l’industrie : la création du titre d’ingénieur-docteur dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d’Histoire des Entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mécénat à l’Institut de chimie de Paris (1896-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine, Philanthropie, Mécénat. XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sorbonne - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04250888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre locale d’enseignement scientifique et technique, 19e-20e siècle : approches disciplinaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud d'Enfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -887,1351 +1103,1351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des facultés (1808-1870) : de l’enseignement à la production des savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le temps des facultés (1808-1870), de l'enseignement à la production des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bidois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barrera</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Grelon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+              <w:t xml:space="preserve">André Grelon et Michel Grossetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Espace scientifique français (1740-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bibliothèque des sciences sociales, 978-2-406-17654-1</w:t>
+              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-165, 2025, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491900v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04809027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre et la &amp;quot;seconde&amp;quot; IIIe République (1914-1939), stagnation du système scientifique et retour au centralisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le temps des facultés (1808-1870) : de l’enseignement à la production des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bidois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Birck</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle), Paris, Classiques Garnier, 2025.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.487-488, 2025, 978-2-406-17654-1</w:t>
+              <w:t xml:space="preserve">L’Espace scientifique français (1740-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bibliothèque des sciences sociales, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04809007v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des facultés (1808-1870), de l'enseignement à la production des savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La Grande Guerre et la &amp;quot;seconde&amp;quot; IIIe République (1914-1939), stagnation du système scientifique et retour au centralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bidois</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">André Grelon et Michel Grossetti (dir.). </w:t>
+              <w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle), Paris, Classiques Garnier, 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-165, 2025, 978-2-406-17654-1</w:t>
+              <w:t xml:space="preserve">, pp.487-488, 2025, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04809027v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04809007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs invisibles de la chimie : le cas des préparateurs de Louis-Jacques Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Hilaire-Perez; Catherine Lanoë. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2022, 9782356718341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la chimie à Lyon au XIXe siècle : de la concurrence des cours à la complémentarité des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud d'Enfert; Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’offre locale d’enseignement scientifique et technique, 19e-20e siècle : approches disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lorraine, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas des thèses d’ingénieur-docteur à Lyon : une nouvelle façon de penser l’enseignement et la recherche en chimie dans l’entre-deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Emptoz; Danielle Fauque; Jacques Breysse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre reconstruction et mutations, Les industries de la chimie entre les deux guerres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP sciences, 2018, 9782759822379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie à l’ENET. Science de la matière et science de l’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ENS Cachan. Le siècle d’une grande école pour les sciences, les techniques, la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une université face à une tradition d’enseignements techniques : le cas de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles universités, universités nouvelles (1960-1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des anciens élèves de l’Institut de chimie de Paris (promotions 1896-1912) : questions méthodologiques avant le choix d’une méthode biographique ou prosopographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les uns et les autres..Biographies et prosopographies en histoire des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un enseignement de chimie pratique et industrielle à une formation d’ingénieur-chimiste : les débuts de l’Institut de Chimie de Paris (1896-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’industrie chimique en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants étrangers, un enjeu pour le développement de l’Institut Polytechnique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les étudiants en France, l’émergence de nouveaux pôles d’attraction au début du XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Rolland (1887-1957), un universitaire dans une école d’ingénieurs, influence et synergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux identitaires des ingénieurs : entre la formation et l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement technique à Nantes après 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation au travail, enseignement technique et apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Institut Polytechnique de l'Ouest : un choix pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'Université de Nantes, 1460 – 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on materials in France: the case of the Institut Polytechnique de l'Ouest in Nantes (1919-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials: research, development and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une industrie française face à la contrainte : le lin à Cholet (XIXè siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonteneau Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La technologie au risque de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2241,105 +2457,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler l’histoire des sciences et l’histoire des techniques : une approche heuristique. La question de la matière entre sciences et techniques (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Paris-Sud (1970-2019), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04250539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2486,51 +2702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fonteneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.5092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonteneau Virginie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Emptoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fauque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04250539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fonteneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.5092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonteneau Virginie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Emptoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulinier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04250539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>