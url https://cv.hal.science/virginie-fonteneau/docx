--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1111,440 +1111,440 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des facultés (1808-1870), de l'enseignement à la production des savoirs</w:t>
+                <w:t xml:space="preserve">Le temps des facultés (1808-1870) : de l’enseignement à la production des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Bidois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bidois</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">André Grelon et Michel Grossetti (dir.). </w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-165, 2025, 978-2-406-17654-1</w:t>
+              <w:t xml:space="preserve">L’Espace scientifique français (1740-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bibliothèque des sciences sociales, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04809027v1</w:t>
+                <w:t xml:space="preserve">hal-04491900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des facultés (1808-1870) : de l’enseignement à la production des savoirs</w:t>
+                <w:t xml:space="preserve">La Grande Guerre et la &amp;quot;seconde&amp;quot; IIIe République (1914-1939), stagnation du système scientifique et retour au centralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bidois</w:t>
+                <w:t xml:space="preserve">Caroline Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barrera</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moulinier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+              <w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Espace scientifique français (1740-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bibliothèque des sciences sociales, 978-2-406-17654-1</w:t>
+              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle), Paris, Classiques Garnier, 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.487-488, 2025, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491900v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04809007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre et la &amp;quot;seconde&amp;quot; IIIe République (1914-1939), stagnation du système scientifique et retour au centralisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps des facultés (1808-1870), de l'enseignement à la production des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barrera</w:t>
+                <w:t xml:space="preserve">Anne Bidois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t>
+              <w:t xml:space="preserve">André Grelon et Michel Grossetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle), Paris, Classiques Garnier, 2025.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.487-488, 2025, 978-2-406-17654-1</w:t>
+              <w:t xml:space="preserve">, pp.105-165, 2025, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04809007v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04809027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs invisibles de la chimie : le cas des préparateurs de Louis-Jacques Thenard</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fonteneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.5092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonteneau Virginie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Emptoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulinier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04250539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fonteneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.5092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonteneau Virginie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Emptoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04250543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04250539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>