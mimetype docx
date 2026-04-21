--- v0 (2026-03-18)
+++ v1 (2026-04-21)
@@ -66,1436 +66,1869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to open access: Insights from French antiquity journals and databases</w:t>
+                <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique : mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
+                <w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34.1, pp.115-124. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19282/ac.34.1.2023.13⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">hdiffusion, 382 p., 2025, 978-2-3634-5199-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427625v1</w:t>
+                <w:t xml:space="preserve">hal-05593911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoNum - L'archéologie dans les Humanités Numériques</w:t>
+                <w:t xml:space="preserve">Les pratiques de la recherche en archéologie à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...53 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">All'Insegna del Giglio, Suppl. 12, pp.247, 2019, Archeologia e Calcolatori 12th Supplement, 978-88-7814-962-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19282/acs.12.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...877 lines deleted...]
-                <w:t xml:space="preserve">hal-02100923v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de la recherche en archéologie à l'heure du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’école des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Moscati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03884488v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Brice Pimpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Chyssanthaki-Nagle, V. Fromageot-Laniepce, Ph. Jockey, A.-A. Malek, V. Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique. Mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDiﬀusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-229, 2025, Archéologies d'Orient et d'Occident, 978 2 3634 5199 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliographie de l’AIEMA au défi de la numérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie del Socorro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-M. Guimier-Sorbets, A.-A. Malek, D. Istria, M. Poux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.565-572, 2024, 979 1 0370 4017 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualité des ressources numériques traitant des découvertes de mosaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Michaelides. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th Conference of AIEMA, Nicosia 15-19 October 2018, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sima Ekdotiki, pp.368-373, 2023, 978-618-86641-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’actualité des ressources numériques traitant des découvertes de mosaïques</w:t>
+                <w:t xml:space="preserve">Images antiques et humanités numériques: une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Violaine Szabados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Conference of the Association Internationale pour l’Étude de la Mosaïque Antique (AIEMA)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35.1, pp.137-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the road to open access: Insights from French antiquity journals and databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34.1, pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19282/ac.34.1.2023.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ArcheoNum - L'archéologie dans les Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19282/ac.33.2.2022.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage d'E. Zadora-Rio, H. Galinié dir., L'église de Rigny et ses abords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31.1, pp.260-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19282/ac.31.1.2020.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.65-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03888439v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, IX, pp.181-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation et la gestion des images numérisées en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et méthodes de la recherche. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VIII, pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02235689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et méthodes. Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VI, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la découverte du portail BiblioSHS du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et méthodes de la recherche. Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, IV, pp.128-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la découverte du portail BiblioSHS du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et méthodes de la recherche. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.157-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et méthodes de la recherche. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, II, pp.289-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de la recherche en archéologie à l'heure du numérique : l'évolution de la recherche d'information et de la publication de 1955 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Nanterre - Paris X, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PA100113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03456306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1505,124 +1938,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information systems for Archaeology and Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information systems for Archaeology and Cultural Heritage. Project Training Course Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nanterre, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1632,98 +2065,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivage et indexation des images de réalité virtuelle en Archéologie. Premières recherches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1733,144 +2166,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitations d’opus sectile et décors à réseau : essai de terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Douaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2017,51 +2450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04002586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.33.2.2022.18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.31.1.2020.12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C3G61XKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Contentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/acs.12.2019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03888439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03456306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Douaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/acs.12.2019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05569115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie del Socorro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03888439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04002586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.33.2.2022.18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.31.1.2020.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C3G61XKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Contentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03456306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Douaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>