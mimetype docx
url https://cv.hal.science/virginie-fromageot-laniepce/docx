--- v1 (2026-04-21)
+++ v2 (2026-06-02)
@@ -66,579 +66,579 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’école des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Moscati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Brice Pimpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Chyssanthaki-Nagle, V. Fromageot-Laniepce, Ph. Jockey, A.-A. Malek, V. Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique. Mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDiﬀusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-229, 2025, Archéologies d'Orient et d'Occident, 978 2 3634 5199 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliographie de l’AIEMA au défi de la numérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie del Socorro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-M. Guimier-Sorbets, A.-A. Malek, D. Istria, M. Poux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.565-572, 2024, 979 1 0370 4017 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualité des ressources numériques traitant des découvertes de mosaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Michaelides. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th Conference of AIEMA, Nicosia 15-19 October 2018, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sima Ekdotiki, pp.368-373, 2023, 978-618-86641-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique : mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">hdiffusion, 382 p., 2025, 978-2-3634-5199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de la recherche en archéologie à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All'Insegna del Giglio, Suppl. 12, pp.247, 2019, Archeologia e Calcolatori 12th Supplement, 978-88-7814-962-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19282/acs.12.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884488v1</w:t>
-              </w:r>
-[...327 lines deleted...]
-                <w:t xml:space="preserve">hal-03888439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information systems for Archaeology and Cultural Heritage. Project Training Course Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nanterre, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2450,51 +2450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/acs.12.2019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05569115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie del Socorro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03888439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04002586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.33.2.2022.18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.31.1.2020.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C3G61XKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Contentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03456306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Douaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05569115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie del Socorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03888439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/acs.12.2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04002586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.33.2.2022.18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03884600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.31.1.2020.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C3G61XKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Contentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03456306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Douaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>