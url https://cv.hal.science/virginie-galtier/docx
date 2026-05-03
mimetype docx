--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Galtier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élément de gestion des réseaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.899-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with Matryoshka Co-Simulation: Building Parallel and Hierarchical FMUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and fault-tolerant bag-of-tasks framework based on JavaSpace technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Maria Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysCon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Platform for a Multimedia Content Suggestion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMEDIA '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colmar, France. pp.162-165, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMEDIA.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing a n-Body Problem Algorithm at Large-Scale over a Multi-Sites Grid Using JavaSpace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracow'06 Grid Workshop (CGW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cracow, Poland. pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CPU Demand in Heterogeneous Active Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARPA Active Network Conference and Exposition - DANCE'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, San Francisco, CA, US, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting resource demand in heterogeneous active networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kulkarni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Communications Conference - MILCOM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vienna, Virginia, USA, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Controlling Resource Usage in a Heterogeneous Active Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kulkarni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual International Workshop on Active Middleware Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Francisco, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing meaningful processing requirements among heterogeneous nodes in an active network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rukhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software and Performance sponsored by ACM Sigmetrics &amp; ACM Sigsoft - WOSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating an Active Network Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rukhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Active MiddleWareServices - WOAMS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Streams: A Middleware for Reconfigurable Distributed Scripting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Montgomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Systems &amp; Applications, Mobile Agents - ASAMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Palm Springs, Californie, USA, pp.162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGNI : encore une plate-forme à agents mobiles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO-DACCOSIM Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par les pairs dans le contexte de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CentraleSupélec, Université Paris-Saclay. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentraliser la gestion de réseaux grâce aux agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-249 || galtier98a, 1998, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de gestion des ressources de calcul dans les réseaux actifs hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Galtier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élément de gestion des réseaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.899-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with Matryoshka Co-Simulation: Building Parallel and Hierarchical FMUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and fault-tolerant bag-of-tasks framework based on JavaSpace technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Maria Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysCon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Platform for a Multimedia Content Suggestion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMEDIA '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colmar, France. pp.162-165, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMEDIA.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing a n-Body Problem Algorithm at Large-Scale over a Multi-Sites Grid Using JavaSpace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracow'06 Grid Workshop (CGW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cracow, Poland. pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CPU Demand in Heterogeneous Active Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARPA Active Network Conference and Exposition - DANCE'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, San Francisco, CA, US, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting resource demand in heterogeneous active networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kulkarni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Communications Conference - MILCOM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vienna, Virginia, USA, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Controlling Resource Usage in a Heterogeneous Active Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kulkarni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual International Workshop on Active Middleware Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Francisco, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing meaningful processing requirements among heterogeneous nodes in an active network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rukhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software and Performance sponsored by ACM Sigmetrics &amp; ACM Sigsoft - WOSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating an Active Network Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rukhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Active MiddleWareServices - WOAMS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Streams: A Middleware for Reconfigurable Distributed Scripting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Montgomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Systems &amp; Applications, Mobile Agents - ASAMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Palm Springs, Californie, USA, pp.162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGNI : encore une plate-forme à agents mobiles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO-DACCOSIM Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation par les pairs dans le contexte de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CentraleSupélec, Université Paris-Saclay. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentraliser la gestion de réseaux grâce aux agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-249 || galtier98a, 1998, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de gestion des ressources de calcul dans les réseaux actifs hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corniglion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Maria Mocanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Tapus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2009.37" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mills" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bush" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kulkarni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Leigh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rukhin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudumbai Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Schaal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Montgomery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corniglion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Maria Mocanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Tapus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2009.37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mills" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bush" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kulkarni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Leigh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rukhin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudumbai Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Schaal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Montgomery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>