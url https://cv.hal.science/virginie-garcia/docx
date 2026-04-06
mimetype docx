--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1850,514 +1850,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gil</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noé Gest</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02666860v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,527 +4616,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809232v1</w:t>
+                <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Gilbert</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804064v1</w:t>
+                <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
+                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805268v1</w:t>
+                <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
+                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805441v1</w:t>
+                <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection de mutants EMS et TILLING chez la tomate</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,103 +5368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSOL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5612,277 +5612,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6981,51 +6981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Kong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schaeffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Hauser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01721.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ramboer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guevara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1683-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96CQKV75-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg091" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783662533871" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53389-5_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Kong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schaeffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Hauser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01721.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ramboer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guevara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1683-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96CQKV75-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg091" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783662533871" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53389-5_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>