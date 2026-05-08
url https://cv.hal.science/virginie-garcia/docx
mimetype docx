--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine cell response to carbon deficiency requires transcriptome and methylome reprogramming</w:t>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Berger</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decros</w:t>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae277. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791091v1</w:t>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+                <w:t xml:space="preserve">Grapevine cell response to carbon deficiency requires transcriptome and methylome reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Margot Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+                <w:t xml:space="preserve">hal-04791091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grape berry methylome reveals tissue-specific features associated with metabolism in ripening</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -672,51 +672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,51 +793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebularine, a DNA Methylation Inhibitor, Activates Anthocyanin Accumulation in Grapevine Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -931,51 +931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular reprogramming in grapevine woody tissues at bud burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,51 +1186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1850,527 +1850,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Gest</w:t>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666860v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t>
@@ -2981,51 +2981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPPRED: server for proteins interactions inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,64 +3130,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic reponses and memories to (a)biotic stresses in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Stammitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,286 +3232,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilou Camboué</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Janoueix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708142v1</w:t>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open-GPB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706433v1</w:t>
+                <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
               </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,527 +4616,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805441v1</w:t>
+                <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Ferrand</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809232v1</w:t>
+                <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
+                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804064v1</w:t>
+                <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
+                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805268v1</w:t>
+                <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection de mutants EMS et TILLING chez la tomate</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,103 +5368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSOL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5612,277 +5612,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6426,51 +6426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6981,51 +6981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Kong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schaeffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Hauser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01721.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ramboer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guevara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1683-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96CQKV75-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg091" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783662533871" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53389-5_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Kong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Noronha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C P Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04270-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schaeffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Hauser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01721.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ramboer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guevara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1683-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96CQKV75-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg091" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783662533871" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53389-5_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>