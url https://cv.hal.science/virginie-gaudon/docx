--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -612,593 +612,727 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082414v1</w:t>
+                <w:t xml:space="preserve">hal-05588581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Sequence Determinants Governing the Interactions of RNAs with Influenza A Virus Non-Structural Protein NS1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+                <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahira Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12090947⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082436v1</w:t>
+                <w:t xml:space="preserve">hal-03082414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Sequence Determinants Governing the Interactions of RNAs with Influenza A Virus Non-Structural Protein NS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-018-0960-4⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12090947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626011v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Coste</w:t>
+                <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lidove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-0960-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216639v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An alternative flexible conformation of the E. coli HU beta(2) protein: structural, dynamics, and functional aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Augustyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (2), pp.117-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00249-010-0630-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1208,404 +1342,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterization of inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, pertinent therapeutic targets for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire International Associé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de la protéine NS1 avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de ResaFlu, Réseau français sur les virus Influenza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecule inhibitors of the human DNA glycosylases hOGG1 and NEIL1, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1615,176 +1749,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the regulation of the human E2-SUMO conjugate through analysis of its stable mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prieu-Serandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubiquitin and Friends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Wien, Austria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1793,740 +1927,740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of DNA glycosylases, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Tber</w:t>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque annuel du Laboratoire International Associé (LIA) MiR-TANGo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904828v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904785v1</w:t>
+                <w:t xml:space="preserve">hal-02904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904778v1</w:t>
+                <w:t xml:space="preserve">hal-02904828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2673,51 +2807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>