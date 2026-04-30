--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -299,228 +299,228 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velázquez, historia y ficción</w:t>
+                <w:t xml:space="preserve">Soledad Puértolas: amores y religión, con un prólogo-obra inédita de Soledad Puértolas (El creador y su crítica 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlo-Morat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Virginie Giuliana; Marion Le Corre-Carrasco, 978-2862-72748-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRIMH, pp.112, 2021, Philppe Merlo-Morat; Virginie Giuliana, 978-2862-727516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854875v1</w:t>
+                <w:t xml:space="preserve">hal-04854877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Puértolas: amores y religión, con un prólogo-obra inédita de Soledad Puértolas (El creador y su crítica 10)</w:t>
+                <w:t xml:space="preserve">Velázquez, historia y ficción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlo-Morat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">GRIMH, pp.112, 2021, Philppe Merlo-Morat; Virginie Giuliana, 978-2862-727516</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Virginie Giuliana; Marion Le Corre-Carrasco, 978-2862-72748-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854877v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlo-Morat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,173 +1313,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Recuperar una parte de mi vida que no me atrevía a recordar”: el proceso de reconstrucción de la memoria histórica en Los surcos del azar</w:t>
+                <w:t xml:space="preserve">« Variations autour de L’Annonciation de Greco »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Óscar Freán Hernández; Philippe Merlo-Morat (dir.). </w:t>
+              <w:t xml:space="preserve">Philippe Merlo-Morat et Virginie Giuliana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La memoria de la represión franquista en el cómic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.73-82, 2021, 978-2-8627-2737-0</w:t>
+              <w:t xml:space="preserve">Le Greco éternel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 21-32., 2021, Saint-Étienne, Presses Universitaires de Saint-Étienne, 978-2-8627-2732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439472v1</w:t>
+                <w:t xml:space="preserve">hal-03439500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variations autour de L’Annonciation de Greco »</w:t>
+                <w:t xml:space="preserve">“Recuperar una parte de mi vida que no me atrevía a recordar”: el proceso de reconstrucción de la memoria histórica en Los surcos del azar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Merlo-Morat et Virginie Giuliana (dir.). </w:t>
+              <w:t xml:space="preserve">Óscar Freán Hernández; Philippe Merlo-Morat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Greco éternel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 21-32., 2021, Saint-Étienne, Presses Universitaires de Saint-Étienne, 978-2-8627-2732-5</w:t>
+              <w:t xml:space="preserve">La memoria de la represión franquista en el cómic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.73-82, 2021, 978-2-8627-2737-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439500v1</w:t>
+                <w:t xml:space="preserve">hal-03439472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El lenguaje de las manos en la obra de Diego Velázquez</w:t>
               </w:r>
@@ -1983,246 +1983,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madre de Joaquín Sorolla : genèse et création d'une ode à la maternité</w:t>
+                <w:t xml:space="preserve">Aunque te vayas, quedas, perfumada en el aire&amp;quot;: las huellas de Juan Ramón Jiménez en la poesía de Luis Alberto de Cuenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Virginie Giuliana; Philippe Merlo-Morat. </w:t>
+              <w:t xml:space="preserve">Adrián J. Sáez; Antonio Sánchez Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joaquín Sorolla. De la reconnaissance à la renommée internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint Étienne, pp.61-68, 2019, 978-2-8627-2726-4</w:t>
+              <w:t xml:space="preserve">Haré un poema de la pura nada: la intertextualidad en la poesía de Luis Alberto de Cuenca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renacimiento, pp.432-450, 2019, 978-8-4179-5020-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145927v1</w:t>
+                <w:t xml:space="preserve">hal-04145960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aunque te vayas, quedas, perfumada en el aire&amp;quot;: las huellas de Juan Ramón Jiménez en la poesía de Luis Alberto de Cuenca</w:t>
+                <w:t xml:space="preserve">El cine, &amp;quot;esta nueva religión&amp;quot;: la introspección artística y religiosa en El joven sin alma de Vicente Molina Foix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adrián J. Sáez; Antonio Sánchez Jiménez. </w:t>
+              <w:t xml:space="preserve">Marion Le Corre-Carrasco; Philippe Merlo-Morat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haré un poema de la pura nada: la intertextualidad en la poesía de Luis Alberto de Cuenca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renacimiento, pp.432-450, 2019, 978-8-4179-5020-0</w:t>
+              <w:t xml:space="preserve">Vicente Molina Foix: el creyente de todas las religiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Le GRIMH; Universidad Complutense de Madrid, pp.73-84, 2019, 978-2-8627-2714-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145960v1</w:t>
+                <w:t xml:space="preserve">hal-04145954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El cine, &amp;quot;esta nueva religión&amp;quot;: la introspección artística y religiosa en El joven sin alma de Vicente Molina Foix</w:t>
+                <w:t xml:space="preserve">Madre de Joaquín Sorolla : genèse et création d'une ode à la maternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marion Le Corre-Carrasco; Philippe Merlo-Morat. </w:t>
+              <w:t xml:space="preserve">Virginie Giuliana; Philippe Merlo-Morat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vicente Molina Foix: el creyente de todas las religiones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Le GRIMH; Universidad Complutense de Madrid, pp.73-84, 2019, 978-2-8627-2714-1</w:t>
+              <w:t xml:space="preserve">Joaquín Sorolla. De la reconnaissance à la renommée internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint Étienne, pp.61-68, 2019, 978-2-8627-2726-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145954v1</w:t>
+                <w:t xml:space="preserve">hal-04145927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2441,234 +2441,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’amour filial dans la littérature et les arts (XIX-XXe siècle) »</w:t>
+                <w:t xml:space="preserve">« L’étape sévillane de Velázquez, entre histoire et fiction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études APHEC « Aimer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Pirès (org.), Sep 2021, VILLA HISPÁNICA – Cogny, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Regard(s) et représentation(s) chez Velázquez : entre histoire et fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Orobitg et Bernard Bessière (org.), Oct 2021, Aix-Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439340v1</w:t>
+                <w:t xml:space="preserve">hal-03439289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’étape sévillane de Velázquez, entre histoire et fiction »</w:t>
+                <w:t xml:space="preserve">“El lenguaje de las manos en la obra de Diego Velázquez”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Regard(s) et représentation(s) chez Velázquez : entre histoire et fiction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Orobitg et Bernard Bessière (org.), Oct 2021, Aix-Marseille Université, France</w:t>
+              <w:t xml:space="preserve">Journée d'études “Diego Velázquez: historia y ficción”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Giuliana, Philippe Merlo-Morat et Marion Le Corre-Carrasco (org.), Dec 2021, Villa Hispanica, Cogny, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439289v1</w:t>
+                <w:t xml:space="preserve">hal-03439322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“El lenguaje de las manos en la obra de Diego Velázquez”</w:t>
+                <w:t xml:space="preserve">« L’amour filial dans la littérature et les arts (XIX-XXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études “Diego Velázquez: historia y ficción”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Virginie Giuliana, Philippe Merlo-Morat et Marion Le Corre-Carrasco (org.), Dec 2021, Villa Hispanica, Cogny, Francia</w:t>
+              <w:t xml:space="preserve">Journée d’études APHEC « Aimer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Pirès (org.), Sep 2021, VILLA HISPÁNICA – Cogny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439322v1</w:t>
+                <w:t xml:space="preserve">hal-03439340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2744,51 +2744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1BA82DC"/>
+    <w:nsid w:val="2DA76473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2975,51 +2975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-giuliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6783-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230271944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293077v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours-espagnol/696-sorolla-9782350306360.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2015.v29.i02.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03952697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7640-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pancorbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04349875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03894144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-giuliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6783-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230271944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293077v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours-espagnol/696-sorolla-9782350306360.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2015.v29.i02.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03952697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7640-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pancorbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04349875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03894144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>