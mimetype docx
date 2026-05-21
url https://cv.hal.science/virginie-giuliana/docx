--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1227,259 +1227,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gitanillas de Sorolla : la culture flamenca en peinture</w:t>
+                <w:t xml:space="preserve">« Variations autour de L’Annonciation de Greco »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xavier Escudero, Lise Demeyer, Michel Pouzet (dir.),. </w:t>
+              <w:t xml:space="preserve">Philippe Merlo-Morat et Virginie Giuliana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le flamenco dans tous ses états : de la scène à la page, du pas à l'image</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.333-353, 2021, 978-3-8440-7640-0</w:t>
+              <w:t xml:space="preserve">Le Greco éternel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 21-32., 2021, Saint-Étienne, Presses Universitaires de Saint-Étienne, 978-2-8627-2732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439424v1</w:t>
+                <w:t xml:space="preserve">hal-03439500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variations autour de L’Annonciation de Greco »</w:t>
+                <w:t xml:space="preserve">“Recuperar una parte de mi vida que no me atrevía a recordar”: el proceso de reconstrucción de la memoria histórica en Los surcos del azar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Merlo-Morat et Virginie Giuliana (dir.). </w:t>
+              <w:t xml:space="preserve">Óscar Freán Hernández; Philippe Merlo-Morat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Greco éternel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 21-32., 2021, Saint-Étienne, Presses Universitaires de Saint-Étienne, 978-2-8627-2732-5</w:t>
+              <w:t xml:space="preserve">La memoria de la represión franquista en el cómic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.73-82, 2021, 978-2-8627-2737-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439500v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Recuperar una parte de mi vida que no me atrevía a recordar”: el proceso de reconstrucción de la memoria histórica en Los surcos del azar</w:t>
+                <w:t xml:space="preserve">Les gitanillas de Sorolla : la culture flamenca en peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Óscar Freán Hernández; Philippe Merlo-Morat (dir.). </w:t>
+              <w:t xml:space="preserve">Xavier Escudero, Lise Demeyer, Michel Pouzet (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La memoria de la represión franquista en el cómic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.73-82, 2021, 978-2-8627-2737-0</w:t>
+              <w:t xml:space="preserve">Le flamenco dans tous ses états : de la scène à la page, du pas à l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaker Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-353, 2021, 978-3-8440-7640-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439472v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El lenguaje de las manos en la obra de Diego Velázquez</w:t>
               </w:r>
@@ -2744,51 +2744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA76473"/>
+    <w:nsid w:val="3DB7AD4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2975,51 +2975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-giuliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6783-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230271944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293077v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours-espagnol/696-sorolla-9782350306360.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2015.v29.i02.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03952697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7640-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pancorbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04349875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03894144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-giuliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6783-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230271944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293077v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours-espagnol/696-sorolla-9782350306360.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2015.v29.i02.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03952697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7640-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pancorbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04349875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03894144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03439340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>