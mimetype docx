--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -479,1153 +479,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy and passion: keys to social entrepreneurship</w:t>
+                <w:t xml:space="preserve">Investigating factors and support systems in social entrepreneurship and intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+                <w:t xml:space="preserve">Ines Ben Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Jarboui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10067374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.169-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTTC.2025.145567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980643v1</w:t>
+                <w:t xml:space="preserve">hal-05148496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating factors and support systems in social entrepreneurship and intention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben Chikha</w:t>
+                <w:t xml:space="preserve">From Visibility to Mobility: Teacher‐Researchers' Use of Digital Strategies in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anis Jarboui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Jarrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTTC.2025.145567⟩</w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148496v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Visibility to Mobility: Teacher‐Researchers' Use of Digital Strategies in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Diard</w:t>
+                <w:t xml:space="preserve">Empathy and passion: keys to social entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+                <w:t xml:space="preserve">Ines Ben Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Jarboui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsc.70000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10067374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398973v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail hyper flexible, Outre-mer : quels risques sur l’évolution du contrat psychologique, l’engagement et l’intention de rester ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Diard</w:t>
+                <w:t xml:space="preserve">Participation of rural women in entrepreneurship: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachana Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatin Kumar Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragati Kumari N.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/ror.204.0026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10068577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430770v1</w:t>
+                <w:t xml:space="preserve">hal-04980660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation of rural women in entrepreneurship: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Laine</w:t>
+                <w:t xml:space="preserve">Télétravail : un enjeu de réduction des inégalités de genre par la formation et la GEPP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diard Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroutis Dimitri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10068577⟩</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2025.39.01.1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980660v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail : un enjeu de réduction des inégalités de genre par la formation et la GEPP ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diard Caroline</w:t>
+                <w:t xml:space="preserve">Isolated telework: what are the consequences for the adoption and use of new technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laroutis Dimitri</w:t>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Business and Emerging Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53102/2025.39.01.1209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBEM.2028.10067368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029136v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated telework: what are the consequences for the adoption and use of new technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Diard</w:t>
+                <w:t xml:space="preserve">Africapitalism in action: harnessing entrepreneurship and innovation for Africa’s socioeconomic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Parrott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business and Emerging Markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBEM.2028.10067368⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-04-2025-0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148451v1</w:t>
+                <w:t xml:space="preserve">hal-05398983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Africapitalism in action: harnessing entrepreneurship and innovation for Africa’s socioeconomic transformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+                <w:t xml:space="preserve">From Survival to Growth: Digital Strategies for Micro and Small Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Přívara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arief Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Ognjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-04-2025-0511⟩</w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398983v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Survival to Growth: Digital Strategies for Micro and Small Enterprises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amir Hasnaoui</w:t>
+                <w:t xml:space="preserve">Télétravail hyper flexible, Outre-mer : quels risques sur l’évolution du contrat psychologique, l’engagement et l’intention de rester ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.26-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsc.2666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/ror.204.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148353v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail, inégalités de genre et rémunération : influence de la formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 36 (1), pp.44-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1845,77 +1845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (3), pp.107-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,77 +1949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et crise du COVID 19 : un mode d'organisation inégalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,77 +2053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail contraint et nouvel agencement organisationnel : quelles conséquences sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,252 +2151,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Information délivrée aux télétravailleurs confinés par les services RH : une évolution de la relation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144 (2), pp.38-52. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geco1.144.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.215.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514581v1</w:t>
+                <w:t xml:space="preserve">hal-03514575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information délivrée aux télétravailleurs confinés par les services RH : une évolution de la relation managériale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.15-26. </w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (2), pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.215.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geco1.144.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514575v1</w:t>
+                <w:t xml:space="preserve">hal-03514581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en œuvre d’une réforme organisationnelle sur la perception du contrat psychologique par les enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,117 +2629,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail isolé : un inévitable agencement organisationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Management Innovant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCID-CO, International Business School, Nov 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2846,64 +2846,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact ont les réseaux sociaux sur l’évolution de carrière des enseignants-chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RSE et risques d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Amiens; Université de Mons, Mar 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2922,132 +2922,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BercyINNOV 2021- Journée de l’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'économie, des finances et de la souveraineté industrielle et numérique, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université LUMSA et La Sapienza, Jan 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222407v1</w:t>
+                <w:t xml:space="preserve">hal-05573580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intraprenance: an activating system for intrapreneurial action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th international conference on Managemetn and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BercyINNOV 2021- Journée de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'économie, des finances et de la souveraineté industrielle et numérique, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment développer une pédagogie 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3056,51 +3233,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe colloque QPES "Relever les défis de l’altérité dans l’enseignement supérieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3110,255 +3287,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manager et les défis du management responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer la flexibilité des nouveaux modes d'organisation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions, pp.92-119, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.berka.2025.01.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le digital : le côté obscur de la Force ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaireddine Mouakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Benkeltoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.162-163, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la digitalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Benkeltoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3554,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.15-16, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,114 +3608,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de création du néo-entrepreneur : une tentative de compréhension par la théorie de l'effectuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Caen, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009CAEN0642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03002003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3606,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50C937A2"/>
+    <w:nsid w:val="474D5DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3837,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hachard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9972-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138228167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Chemangui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zocimo Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valenzuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Nagpal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Chikha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jarboui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2025.145567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Vishwakarma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Laine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Kumar Jaiswal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Kumari N.A." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10068577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBEM.2028.10067368" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parrott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2025-0511" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej P&#345;&#237;vara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Rahman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamirault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.144.0038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.191.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Mouakhar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-670G6B0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berka.2025.01.0092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05335403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05224498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CAEN0642" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hachard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9972-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138228167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Chemangui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zocimo Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valenzuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Nagpal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Chikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jarboui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2025.145567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Vishwakarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Laine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Kumar Jaiswal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Kumari N.A." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10068577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBEM.2028.10067368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parrott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2025-0511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej P&#345;&#237;vara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamirault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.144.0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.191.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Mouakhar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-670G6B0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berka.2025.01.0092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05335403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05224498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CAEN0642" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>