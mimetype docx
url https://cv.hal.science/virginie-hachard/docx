--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1185,287 +1185,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Africapitalism in action: harnessing entrepreneurship and innovation for Africa’s socioeconomic transformation</w:t>
+                <w:t xml:space="preserve">From Survival to Growth: Digital Strategies for Micro and Small Enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Parrott</w:t>
+                <w:t xml:space="preserve">Andrej Přívara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+                <w:t xml:space="preserve">Arief Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Ognjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-04-2025-0511⟩</w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398983v1</w:t>
+                <w:t xml:space="preserve">hal-05148353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Survival to Growth: Digital Strategies for Micro and Small Enterprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Africapitalism in action: harnessing entrepreneurship and innovation for Africa’s socioeconomic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arief Rahman</w:t>
+                <w:t xml:space="preserve">Emma Parrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Ognjanović</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amir Hasnaoui</w:t>
+                <w:t xml:space="preserve">Renato Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsc.2666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-04-2025-0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148353v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail hyper flexible, Outre-mer : quels risques sur l’évolution du contrat psychologique, l’engagement et l’intention de rester ?</w:t>
               </w:r>
@@ -2151,222 +2151,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information délivrée aux télétravailleurs confinés par les services RH : une évolution de la relation managériale ?</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.15-26. </w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (2), pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.215.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geco1.144.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514575v1</w:t>
+                <w:t xml:space="preserve">hal-03514581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
+                <w:t xml:space="preserve">Information délivrée aux télétravailleurs confinés par les services RH : une évolution de la relation managériale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144 (2), pp.38-52. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geco1.144.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.215.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514581v1</w:t>
+                <w:t xml:space="preserve">hal-03514575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en œuvre d’une réforme organisationnelle sur la perception du contrat psychologique par les enseignants-chercheurs</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474D5DF3"/>
+    <w:nsid w:val="E2F25EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hachard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9972-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138228167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Chemangui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zocimo Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valenzuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Nagpal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Chikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jarboui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2025.145567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Vishwakarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Laine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Kumar Jaiswal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Kumari N.A." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10068577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBEM.2028.10067368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parrott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2025-0511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej P&#345;&#237;vara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamirault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.144.0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.191.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Mouakhar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-670G6B0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berka.2025.01.0092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05335403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05224498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CAEN0642" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hachard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9972-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138228167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Chemangui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zocimo Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valenzuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Nagpal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Chikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jarboui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2025.145567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Vishwakarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Laine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Kumar Jaiswal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Kumari N.A." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10068577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBEM.2028.10067368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej P&#345;&#237;vara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Rahman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parrott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2025-0511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamirault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.144.0038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.191.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Mouakhar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-670G6B0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berka.2025.01.0092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05335403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05224498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CAEN0642" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>