--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -479,525 +479,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating factors and support systems in social entrepreneurship and intention</w:t>
+                <w:t xml:space="preserve">Participation of rural women in entrepreneurship: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Ben Chikha</w:t>
+                <w:t xml:space="preserve">Rachana Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Jarboui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jatin Kumar Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragati Kumari N.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTTC.2025.145567⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10068577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148496v1</w:t>
+                <w:t xml:space="preserve">hal-04980660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Visibility to Mobility: Teacher‐Researchers' Use of Digital Strategies in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Diard</w:t>
+                <w:t xml:space="preserve">Investigating factors and support systems in social entrepreneurship and intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Chikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Jarboui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsc.70000⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.169-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTTC.2025.145567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398973v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy and passion: keys to social entrepreneurship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">From Visibility to Mobility: Teacher‐Researchers' Use of Digital Strategies in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Jarrar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anis Jarboui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.70000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10067374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980643v1</w:t>
+                <w:t xml:space="preserve">hal-05398973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation of rural women in entrepreneurship: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empathy and passion: keys to social entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Laine</w:t>
+                <w:t xml:space="preserve">Hajer Jarrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Jarboui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10068577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10067374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980660v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : un enjeu de réduction des inégalités de genre par la formation et la GEPP ?</w:t>
               </w:r>
@@ -1087,51 +1087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated telework: what are the consequences for the adoption and use of new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Parrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail hyper flexible, Outre-mer : quels risques sur l’évolution du contrat psychologique, l’engagement et l’intention de rester ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,77 +1555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail, inégalités de genre et rémunération : influence de la formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 36 (1), pp.44-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1845,77 +1845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (3), pp.107-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,77 +1949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et crise du COVID 19 : un mode d'organisation inégalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,77 +2053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail contraint et nouvel agencement organisationnel : quelles conséquences sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2248,77 +2248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information délivrée aux télétravailleurs confinés par les services RH : une évolution de la relation managériale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2352,51 +2352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en œuvre d’une réforme organisationnelle sur la perception du contrat psychologique par les enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,51 +2669,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail isolé : un inévitable agencement organisationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,64 +2846,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact ont les réseaux sociaux sur l’évolution de carrière des enseignants-chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RSE et risques d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Amiens; Université de Mons, Mar 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2928,77 +2928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université LUMSA et La Sapienza, Jan 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3105,51 +3105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre du télétravail : une relation managériale réinventée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,51 +3301,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manager et les défis du management responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3783,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F25EB0"/>
+    <w:nsid w:val="DD5D99FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hachard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9972-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138228167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Chemangui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zocimo Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valenzuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Nagpal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Chikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jarboui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2025.145567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Vishwakarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Laine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Kumar Jaiswal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Kumari N.A." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10068577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBEM.2028.10067368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej P&#345;&#237;vara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Rahman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parrott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2025-0511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamirault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.144.0038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.191.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Mouakhar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-670G6B0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berka.2025.01.0092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05335403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05224498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CAEN0642" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hachard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9972-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138228167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Chemangui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zocimo Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valenzuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Nagpal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10069191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Vishwakarma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Laine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Kumar Jaiswal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Kumari N.A." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10068577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Chikha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jarboui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2025.145567" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBEM.2028.10067368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej P&#345;&#237;vara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Rahman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parrott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2025-0511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamirault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.144.0038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.191.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Mouakhar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-670G6B0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berka.2025.01.0092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05335403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05224498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CAEN0642" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>