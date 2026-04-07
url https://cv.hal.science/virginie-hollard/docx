--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2508,51 +2508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2BFD38E"/>
+    <w:nsid w:val="279BD76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>