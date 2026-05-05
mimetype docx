--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2508,51 +2508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="279BD76B"/>
+    <w:nsid w:val="33B2367D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>