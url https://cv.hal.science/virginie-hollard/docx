--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -178,252 +178,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une généalogie des mots au service d’une mise en perspective des pratiques de vote</w:t>
+                <w:t xml:space="preserve">Res publica. Étude et réception d’une constellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Autin</w:t>
+                <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.31751⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.10363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192990v1</w:t>
+                <w:t xml:space="preserve">hal-04455502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Res publica. Étude et réception d’une constellation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une généalogie des mots au service d’une mise en perspective des pratiques de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (29), </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/2 (132), pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.10363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.31751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455502v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la légitimité du pouvoir impérial romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124 (1), pp.201-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -448,51 +448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirage au sort et élections dans la Rome antique.Y a-t-il eu une démocratie romaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -517,51 +517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centurie prérogative et confusio suffragiorum. Le tirage au sort dans les élections romaines et le débat politique de la fin de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daimon, Revista Internacional de Filosofía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.103-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -586,51 +586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se souvenir qu'il faut oublier: Marc Antoine et l'art de l'oubli augustéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -681,51 +681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La damnatio memoriae dans les oeuvres historiques de Suétone et de Tacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (1), pp.145-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,51 +791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur la nominatio dans les élections des magistrats de Rome. Éléments apportés à l’histoire d’une étape technique du vote romain et de son évolution entre la République et le régime impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux, pratiques et finalités du vote en Grèce, à Rome et en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.335-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -869,51 +869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monarchie et Démocratie dans l’analyse du Principat d’Auguste par Dion Cassius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'empereur Auguste et la mémoire des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villégiature et construction de la figure du gouvernant dans la Rome impériale du i er s. p.C. Éléments de réflexion à partir des oeuvres historiques de Suétone et de Tacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe congrès de la SIEN La villégiature dans le monde romain de Tibère à Hadrien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Loveno di Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction politique du poète dans la cité à l'époque d'Auguste : l'exemple d'Horace (Odes et Carmen saeculare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poésie lyrique dans la cité antique: Les Odes d'Horace au miroir de la lyrique grecque archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1076,51 +1076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les confiscations de biens dans Le cadre des condamnations de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spolier et confisquer dans les mondes grec et romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1203,51 +1203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane López-Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'élections. Représentations et usages du vote de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prince hors de Rome. Comment la frontière contribue-t-elle à définir la norme impériale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. De Souza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Néron. Mélanges en l’honneur d’Yves Perrin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, 2023</w:t>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire le vote romain et reconsidérer l’héritage antique dans la conception contemporaine du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Conord et Jean-Philippe Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et politique. Mélanges offerts à Gilles Vergnon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Baume Rousse,, 2022</w:t>
@@ -1579,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste, portrait d’un prince dévoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Delrieux et L. Guichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires du Nil au Rhône, en mémoire de François Kayser. Docere, Delectare, Mouere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Savoie, pp.577-593, 2022</w:t>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption et élections à la fin de la République et au début du Principat. Le risque d'endettement dans la construction d'une carrière politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dette et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-126, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1721,51 +1721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empereurs romains pouvaient-ils abdiquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crépuscules du pouvoir. Destitutions et abdications de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote dans le monde romain : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borlenghi, Aldo, Chillet, Clément, Hollard, Virginie, Lopez, Liliane et Moretti Jean-Charles (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux, pratiques et finalité du vote dans les mondes grecs, romains et gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, pp.277-296, 2019, Histoire &amp; Épigraphie, 978-2-35668-062-4</w:t>
@@ -1995,255 +1995,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Regards croisés sur le vote et les élections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mort de Germanicus et l’augmentation du nombre de centuries destinatrices. Une mise au point sur les liens entre destinatio et mémoire des membres défunts de la Domus Augusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Christophe Le Digol; Virginie Hollard; Christophe Voilliot; Raphaël Barat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Chillet; Laure Passet; Cyril Courrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires d'élections. Représentations et usages du vote de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.7-17, 2018</w:t>
+              <w:t xml:space="preserve">Arcana Imperii. Mélanges d’histoire économique, sociale et politique, offerts au Professeur Yves Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Société des Amis de Jacob Spon; Maison de l'Orient Méditerranéen, pp.151-183, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379929v1</w:t>
+                <w:t xml:space="preserve">hal-02363203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mort de Germanicus et l’augmentation du nombre de centuries destinatrices. Une mise au point sur les liens entre destinatio et mémoire des membres défunts de la Domus Augusta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. Regards croisés sur le vote et les élections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clément Chillet; Laure Passet; Cyril Courrier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Le Digol; Virginie Hollard; Christophe Voilliot; Raphaël Barat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcana Imperii. Mélanges d’histoire économique, sociale et politique, offerts au Professeur Yves Roman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Société des Amis de Jacob Spon; Maison de l'Orient Méditerranéen, pp.151-183, 2018</w:t>
+              <w:t xml:space="preserve">Histoires d'élections. Représentations et usages du vote de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.7-17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363203v1</w:t>
+                <w:t xml:space="preserve">hal-03379929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'utilisation du troisième livre du Traité des Lois de Cicéron dans les débats sur le vote par billet pendant la crise de 1707 à Genève »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Barat, V. Hollard, C. Le Digol, C. Voilliot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) d’élection(s). Représentations et usages du vote de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.377-396, 2018, 978-2271088093</w:t>
@@ -2272,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux du politique à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Franceschelli, P.-L. Dall’Aglio, L. Lamoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spazi pubblici e dimensione politica nella città romana: funzioni, strutture, utilizazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bolonia University Press, 2014</w:t>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques du pouvoir dans la Rome antique de la République à l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Guisard et Ch. Laizé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir : diriger, commander, gouverner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2011</w:t>
@@ -2508,51 +2508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33B2367D"/>
+    <w:nsid w:val="12B06F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2739,51 +2739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hollard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7371-044X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2008.1673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-hollard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7371-044X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10363" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2008.1673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>