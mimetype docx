--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1039,252 +1039,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to gain insight into the polydispersity of tannins: A combined MS and LC study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiblock Copolymer Solutions in Contact with a Surface: Self-Assembly, Adsorption, and Percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mouls</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.121⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (41), pp.12400-12410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la502945k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837705v1</w:t>
+                <w:t xml:space="preserve">hal-01837725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Copolymer Solutions in Contact with a Surface: Self-Assembly, Adsorption, and Percolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to gain insight into the polydispersity of tannins: A combined MS and LC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Kolb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (41), pp.12400-12410. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165, pp.348-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la502945k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837725v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the micellar solubilisation and inter-micellar exchange of polyphenols using the DPPH center dot free radical</w:t>
               </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (6), pp.2580-2591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1502,303 +1502,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual experiments: Combining realistic neutron scattering instrument and sample simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic Multiblock Copolymers: From Intramolecular Pearl Necklace to Layered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.04.006⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (1), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma801337a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663246v1</w:t>
+                <w:t xml:space="preserve">hal-02655560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Multiblock Copolymers: From Intramolecular Pearl Necklace to Layered Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual experiments: Combining realistic neutron scattering instrument and sample simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Kolb</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (14), pp.5251-5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma801337a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of l−Ge: Neutron scattering experiments and ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,64 +1888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual neutron scattering experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,204 +2030,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of polymer nanocomposite solutions and gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of bio-inspired polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM - Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881929v1</w:t>
+                <w:t xml:space="preserve">hal-04661726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of bio-inspired polymer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of polymer nanocomposite solutions and gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Les Houches, France</w:t>
+              <w:t xml:space="preserve">CECAM - Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661726v1</w:t>
+                <w:t xml:space="preserve">hal-04881929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer gels formed via catalytic reactions: Structure and mechanics</w:t>
               </w:r>
@@ -2289,122 +2289,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a polymer-nanoparticle composite</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of Polymer Composites and Gels: A Simulation Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and diffusion in soft matter - SLAMM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278894v1</w:t>
+                <w:t xml:space="preserve">hal-03278889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Gels and Nanocomposites, May 8-10, 2019, Schluchsee, Germany</w:t>
               </w:r>
@@ -2479,217 +2479,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer simulations of gels and polymer-nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of a polymer-nanoparticle composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Sorichetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School on ``Computational methods applied to supercooled liquids, glasses and nanoconfined fluids''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Transport and diffusion in soft matter - SLAMM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279338v1</w:t>
+                <w:t xml:space="preserve">hal-03278894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Polymer Composites and Gels: A Simulation Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer simulations of gels and polymer-nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">School on ``Computational methods applied to supercooled liquids, glasses and nanoconfined fluids''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278889v1</w:t>
+                <w:t xml:space="preserve">hal-03279338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring and degrading polymer gels via catalytic reactions</w:t>
               </w:r>
@@ -3200,381 +3200,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Phase in enzyme-induced Gelation of Polymers</w:t>
+                <w:t xml:space="preserve">Structuring of polymer gels via catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837806v1</w:t>
+                <w:t xml:space="preserve">hal-01837807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring of polymer gels via catalytic reactions</w:t>
+                <w:t xml:space="preserve">Cluster Phase in enzyme-induced Gelation of Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837807v1</w:t>
+                <w:t xml:space="preserve">hal-01837806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers</w:t>
+                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers: A Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013 : Biopolymer Assemblies for Material Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837768v1</w:t>
+                <w:t xml:space="preserve">hal-01837769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers: A Monte Carlo study</w:t>
+                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013 : Biopolymer Assemblies for Material Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837769v1</w:t>
+                <w:t xml:space="preserve">hal-01837768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock copolymer adsorption on a hydrophobic surface: A Monte Carlo simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,51 +4392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ninarello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ruiz-Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01814B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502945k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01018a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Johnson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPC08HQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801337a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.104208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0LDGW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370394v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ninarello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ruiz-Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01814B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502945k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01018a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801337a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Johnson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.04.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPC08HQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.104208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0LDGW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370394v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>