--- v1 (2026-04-08)
+++ v2 (2026-05-11)
@@ -1502,303 +1502,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Multiblock Copolymers: From Intramolecular Pearl Necklace to Layered Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual experiments: Combining realistic neutron scattering instrument and sample simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Kolb</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma801337a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (14), pp.5251-5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655560v1</w:t>
+                <w:t xml:space="preserve">hal-02663246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual experiments: Combining realistic neutron scattering instrument and sample simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic Multiblock Copolymers: From Intramolecular Pearl Necklace to Layered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (1), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma801337a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663246v1</w:t>
+                <w:t xml:space="preserve">hal-02655560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of l−Ge: Neutron scattering experiments and ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,64 +1888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual neutron scattering experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,204 +2030,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of bio-inspired polymer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of polymer nanocomposite solutions and gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Les Houches, France</w:t>
+              <w:t xml:space="preserve">CECAM - Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661726v1</w:t>
+                <w:t xml:space="preserve">hal-04881929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of polymer nanocomposite solutions and gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of bio-inspired polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM - Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881929v1</w:t>
+                <w:t xml:space="preserve">hal-04661726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer gels formed via catalytic reactions: Structure and mechanics</w:t>
               </w:r>
@@ -2289,407 +2289,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Polymer Composites and Gels: A Simulation Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Gels and Nanocomposites, May 8-10, 2019, Schluchsee, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">IRTG SoMaS Discussion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Schluchsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278889v1</w:t>
+                <w:t xml:space="preserve">hal-03279314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Gels and Nanocomposites, May 8-10, 2019, Schluchsee, Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of a polymer-nanoparticle composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG SoMaS Discussion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Schluchsee, Germany</w:t>
+              <w:t xml:space="preserve">Transport and diffusion in soft matter - SLAMM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279314v1</w:t>
+                <w:t xml:space="preserve">hal-03278894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a polymer-nanoparticle composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer simulations of gels and polymer-nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and diffusion in soft matter - SLAMM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">School on ``Computational methods applied to supercooled liquids, glasses and nanoconfined fluids''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278894v1</w:t>
+                <w:t xml:space="preserve">hal-03279338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer simulations of gels and polymer-nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Dynamics of Polymer Composites and Gels: A Simulation Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Sorichetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School on ``Computational methods applied to supercooled liquids, glasses and nanoconfined fluids''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279338v1</w:t>
+                <w:t xml:space="preserve">hal-03278889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring and degrading polymer gels via catalytic reactions</w:t>
               </w:r>
@@ -2846,191 +2846,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel-formation via catalytic reactions: Insight from computer simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuring biopolymer gels via catalytic reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of self-organization:from colloids to biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Réunion du GDR PhyP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279306v1</w:t>
+                <w:t xml:space="preserve">hal-03278931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring biopolymer gels via catalytic reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gel-formation via catalytic reactions: Insight from computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR PhyP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Dynamics of self-organization:from colloids to biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278931v1</w:t>
+                <w:t xml:space="preserve">hal-03279306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW ENZYME DIFFUSION IN PECTIN AND PECTIN/CELLULOSE COMPOSITE SYSTEMS IS INFLUENCED BY THEIR MECHANICAL PROPERTIES</w:t>
               </w:r>
@@ -3200,381 +3200,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring of polymer gels via catalytic reactions</w:t>
+                <w:t xml:space="preserve">Cluster Phase in enzyme-induced Gelation of Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837807v1</w:t>
+                <w:t xml:space="preserve">hal-01837806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Phase in enzyme-induced Gelation of Polymers</w:t>
+                <w:t xml:space="preserve">Structuring of polymer gels via catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837806v1</w:t>
+                <w:t xml:space="preserve">hal-01837807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers: A Monte Carlo study</w:t>
+                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013 : Biopolymer Assemblies for Material Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837769v1</w:t>
+                <w:t xml:space="preserve">hal-01837768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers</w:t>
+                <w:t xml:space="preserve">Micelle formation, gelation and adsorption of amphiphilic multiblock copolymers: A Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013 : Biopolymer Assemblies for Material Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837768v1</w:t>
+                <w:t xml:space="preserve">hal-01837769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4392,51 +4392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ninarello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ruiz-Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01814B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502945k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01018a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801337a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Johnson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.04.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPC08HQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.104208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0LDGW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370394v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ninarello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ruiz-Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01814B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502945k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01018a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Johnson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPC08HQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801337a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.104208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0LDGW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370394v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>