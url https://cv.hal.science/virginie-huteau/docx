--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Meiotic Recombination in Brassica napus Largely Improves Its Breeding Efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary dynamics of transposable elements and satellite DNAs in polyploid Spartina species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coleen Tanguy</w:t>
+                <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (8), pp.771. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.110671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10080771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328112v1</w:t>
+                <w:t xml:space="preserve">hal-03101741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of transposable elements and satellite DNAs in polyploid Spartina species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified Meiotic Recombination in Brassica napus Largely Improves Its Breeding Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Giraud</w:t>
+                <w:t xml:space="preserve">Coleen Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boutte</w:t>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 302, pp.110671. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10080771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101741v1</w:t>
+                <w:t xml:space="preserve">hal-03328112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening diversity and distribution of Copia retrotransposons reveals a specific amplification of BARE1 elements in genomes of the polyploid Hordeum murinum complex</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139 (2), pp.263-271. </w:t>
@@ -1821,563 +1821,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Gene Flow Between Gossypium hirsutum and G-herbaceum: Evidence of Unreduced Gametes in the Diploid Progenitor</w:t>
+                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Montes</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lacape</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (7), pp.2185-2193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.117.041509⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624002v1</w:t>
+                <w:t xml:space="preserve">hal-01607894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+                <w:t xml:space="preserve">Anne Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607894v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vannier</w:t>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607924v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Assessment of Gene Flow Between Gossypium hirsutum and G-herbaceum: Evidence of Unreduced Gametes in the Diploid Progenitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Negre</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lacape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (7), pp.2185-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.041509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607280v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deshuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,1192 +3587,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly synthesized wheat allohexaploids display progenitor-dependent meiotic stability and aneuploidy but structural genomic additivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03186.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.2253-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.075986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665233v1</w:t>
+                <w:t xml:space="preserve">hal-01203949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Szadkowski</w:t>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
+                <w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Leflon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Fitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.075986⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (1), pp.285-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03049.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203949v1</w:t>
+                <w:t xml:space="preserve">hal-02666449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Powers</w:t>
+                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 185 (1), pp.285-299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03049.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 187 (4), pp.1181-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666449v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+                <w:t xml:space="preserve">Genome structure affects the rate of autosyndesis and allosyndesis in AABC, BBAC and CCAB Brassica interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.655-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-010-9140-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664349v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure affects the rate of autosyndesis and allosyndesis in AABC, BBAC and CCAB Brassica interspecific hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Mason</w:t>
+                <w:t xml:space="preserve">Newly synthesized wheat allohexaploids display progenitor-dependent meiotic stability and aneuploidy but structural genomic additivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.N. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03186.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10577-010-9140-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663833v1</w:t>
+                <w:t xml:space="preserve">hal-02665233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous recombination within the bread wheat to develop novel combinations of HMW-GS genes. Transfer of the Glu-A1 locus to chromosome 1D.</w:t>
+                <w:t xml:space="preserve">Assignment of Aegilops variabilis Eig chromosomes and translocations carrying resistance to nematodes in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+                <w:t xml:space="preserve">O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 231 (1), pp.57-65. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (4), pp.338-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-009-1027-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/G09-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964210v1</w:t>
+                <w:t xml:space="preserve">hal-00729960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of Aegilops variabilis Eig chromosomes and translocations carrying resistance to nematodes in wheat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of isohomoeoallelic lines within the wheat cv.Courtot for high molecular weight glutenin subunits. Transfer of the Glu-D1 locus to chromosome 1A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Coriton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1053-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G09-011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729960v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4817,173 +4817,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of isohomoeoallelic lines within the wheat cv.Courtot for high molecular weight glutenin subunits. Transfer of the Glu-D1 locus to chromosome 1A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Homoeologous recombination within the bread wheat to develop novel combinations of HMW-GS genes. Transfer of the Glu-A1 locus to chromosome 1D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119 (3), pp.471-481. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 231 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1053-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-1027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964326v1</w:t>
+                <w:t xml:space="preserve">hal-00964210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Differential Proliferation of Transposable Elements During the Evolution of the B and A Genomes of Wheat</w:t>
               </w:r>
@@ -4995,64 +4995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry H. Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5222,328 +5222,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Eber</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114, pp.209-221</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705692v1</w:t>
+                <w:t xml:space="preserve">hal-02658080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 114, pp.209-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658080v1</w:t>
+                <w:t xml:space="preserve">hal-00705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing and recombination at meiosis of Brassica rapa (AA) x Brassica napus (AACC) hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 106, pp.961-970. </w:t>
@@ -6045,458 +6045,458 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartina alterniflora genome evolution and gene expression under stress (pollution) conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Boutte</w:t>
+                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Lima</w:t>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Spartina alterniflora: Dispersion, Control and Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, East China Normal University, Oct 2019, Shanghai, China</w:t>
+              <w:t xml:space="preserve">EMBO Meiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442222v1</w:t>
+                <w:t xml:space="preserve">hal-03318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
+                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318174v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Spartina alterniflora genome evolution and gene expression under stress (pollution) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Spartina alterniflora: Dispersion, Control and Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, East China Normal University, Oct 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318186v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of repeated sequences in polyploid Spartina species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,51 +6676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,64 +6840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -6965,64 +6965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -7051,90 +7051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of repeated sequences in polyploid Spartina species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thamphya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7202,77 +7202,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Génomes Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
@@ -7314,77 +7314,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica Allotriploids Hybrids: New Way to Exceed Recombination Limits for COs Rate and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7564,77 +7564,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a species becomes polyploid? The Brassica model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7689,77 +7689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a species becomes polyploid – The Brassica model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7939,51 +7939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First meioses of Brassica napus are genome blenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploid formation ways in Brassica napus: The Tortoise and the Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8314,51 +8314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,527 +8420,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire les composantes d'une espèce allopolyploïde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+                <w:t xml:space="preserve">Meiotic and genomic clues into the stabilization of wheat polyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816190v1</w:t>
+                <w:t xml:space="preserve">hal-02816296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic and genomic clues into the stabilization of wheat polyploids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Development of novel HMW-GS gene combinations within bread wheat by means of homoeologous recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816296v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel HMW-GS gene combinations within bread wheat by means of homoeologous recombination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964457v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Extraire les composantes d'une espèce allopolyploïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bathilde Auger</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203851v1</w:t>
+                <w:t xml:space="preserve">hal-02816190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire et déboires du bac-fish sur petits chromosomes de plantes</w:t>
               </w:r>
@@ -9185,51 +9185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9303,77 +9303,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of transposable elements and satellite DNA in polyploid Spartina species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9467,51 +9467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9566,51 +9566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10720,51 +10720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ourari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-020-00094-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0942-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2293-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa-Ammari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G11-032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higinio Pascual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Navarro Perris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-010-9580-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZJHWQ61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03186.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1027-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS7KCBN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1053-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LKRD38W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0393-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QTFDB4V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Morlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1160-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-217PQ7PS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thamphya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816296v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Jugan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02494328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staempfli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318983v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bianconi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110671" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ourari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-020-00094-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0942-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2293-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa-Ammari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G11-032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higinio Pascual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Navarro Perris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-010-9580-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZJHWQ61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03186.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1053-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LKRD38W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1027-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS7KCBN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0393-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QTFDB4V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Morlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1160-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-217PQ7PS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thamphya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964457v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Jugan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02494328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staempfli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318983v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bianconi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>