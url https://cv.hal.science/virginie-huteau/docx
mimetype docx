--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1821,295 +1821,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
+                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607894v1</w:t>
+                <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607924v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
               </w:r>
@@ -3587,295 +3587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
+                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Leflon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">E. Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.075986⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203949v1</w:t>
+                <w:t xml:space="preserve">hal-00729633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Eber</w:t>
+                <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.2253-2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.075986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729633v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t>
               </w:r>
@@ -4314,51 +4314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry H. Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5088,462 +5088,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668271v1</w:t>
+                <w:t xml:space="preserve">hal-02658080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 114, pp.209-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658080v1</w:t>
+                <w:t xml:space="preserve">hal-00705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larédo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705692v1</w:t>
+                <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing and recombination at meiosis of Brassica rapa (AA) x Brassica napus (AACC) hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,51 +6676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6795,51 +6795,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
@@ -6874,97 +6874,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226348v1</w:t>
+                <w:t xml:space="preserve">hal-03318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
@@ -6999,73 +6999,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318165v1</w:t>
+                <w:t xml:space="preserve">hal-03226348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of repeated sequences in polyploid Spartina species</w:t>
               </w:r>
@@ -7795,277 +7795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la taille des génomes et diversification des lupins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">First meioses of Brassica napus are genome blenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108938v1</w:t>
+                <w:t xml:space="preserve">hal-01594411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First meioses of Brassica napus are genome blenders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Evolution de la taille des génomes et diversification des lupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594411v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploid formation ways in Brassica napus: The Tortoise and the Hare</w:t>
               </w:r>
@@ -8170,176 +8170,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Extraire les composantes d'une espèce allopolyploïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium du Groupement De Recherche « Cytogénomique Structurale et Evolutive» (GDR 3041)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Amélioration des Plantes et Biotechnologies Végétales (0118)., Oct 2010, Le Rheu, France</w:t>
+              <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594338v1</w:t>
+                <w:t xml:space="preserve">hal-02816190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
+                <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
@@ -8359,588 +8359,588 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
+              <w:t xml:space="preserve">3. symposium du Groupement De Recherche « Cytogénomique Structurale et Evolutive» (GDR 3041)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Amélioration des Plantes et Biotechnologies Végétales (0118)., Oct 2010, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203849v1</w:t>
+                <w:t xml:space="preserve">hal-01594338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic and genomic clues into the stabilization of wheat polyploids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+                <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816296v1</w:t>
+                <w:t xml:space="preserve">hal-01203849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel HMW-GS gene combinations within bread wheat by means of homoeologous recombination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Meiotic and genomic clues into the stabilization of wheat polyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964457v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bathilde Auger</w:t>
+                <w:t xml:space="preserve">Development of novel HMW-GS gene combinations within bread wheat by means of homoeologous recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203851v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire les composantes d'une espèce allopolyploïde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Imen Mestiri</w:t>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816190v1</w:t>
+                <w:t xml:space="preserve">hal-01203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire et déboires du bac-fish sur petits chromosomes de plantes</w:t>
               </w:r>
@@ -9159,77 +9159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des flux de gènes in natura et de leur contrôle in planta dans le cadre du modèle colza-ravenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9566,51 +9566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10720,51 +10720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110671" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ourari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-020-00094-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0942-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2293-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa-Ammari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G11-032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higinio Pascual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Navarro Perris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-010-9580-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZJHWQ61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03186.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1053-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LKRD38W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1027-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS7KCBN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0393-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QTFDB4V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Morlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1160-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-217PQ7PS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thamphya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964457v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Jugan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02494328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staempfli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318983v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bianconi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110671" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ourari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-020-00094-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0942-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2293-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa-Ammari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G11-032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higinio Pascual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Navarro Perris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-010-9580-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZJHWQ61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03186.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1053-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LKRD38W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1027-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS7KCBN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0393-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QTFDB4V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Morlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1160-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-217PQ7PS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thamphya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816190v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816296v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Jugan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02494328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staempfli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318983v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bianconi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>