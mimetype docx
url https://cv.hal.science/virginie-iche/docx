--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Iché </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Virginie Iché est Maîtresse de Conférences en linguistique anglaise à l'université Paul-Valéry Montpellier 3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-iche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6511-4450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor in English Linguistics @ Université Paul-Valéry Montpellier 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research interest: Stylistics, pragmatics, discourse analysis, reader-response criticism, miscommunication, Nonsense, children’s literature, text/image relationship, sitcom, 19th c. British literature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently working on failed repair in mockumentary sitcoms and the pragmatics of cringe humor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhetoric of Literary Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique du jeu dans les Alice de Lewis Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Iché. L'Harmattan, pp.1-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures d'Alice au pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Everson; Virginie Iché. Lightning Source, pp.1-126, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Child’: Talking to Children in Victorian and Edwardian Publications for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92 Automme, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.7988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metaphorical to Literal Door-Openings in Children's Literature… and Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.16069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Disagreement on Screen: Faulty Interactions? Yasmina Reza and Roman Polanski's 2011 Carnage as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.5370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheerfully Misunderstanding Deixis on the Screen: Coach is his (Nick)name and Misunderstanding Deixis is his Game (Cheers, NBC, 1982-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors séries 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)Empowering Child Readers in the Golden Age of Children’s Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.7992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : The Pragmatics of Irony and Banter Edited by Manuel JOBERT and Sandrine SORLIN John Benjamins Publishing Company, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Alice in Transmedia Wonderland: Curiouser and Curiouser New Forms of a Children’s Classic. By Anna Kérchy. Jefferson: McFarland, 2016. 257 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marvels and Tales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.182-184. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13110/marvelstales.32.1.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Justyna Deszcz-Tryhubczak, Yes to Solidarity, No to Oppression: Radical Fantasy Fiction and Its Young Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research in Children's Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ircl.2018.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Jaques and Eugene Giddens, Lewis Carroll's Alice's Adventures in Wonderland and Through the Looking-Glass: A Publishing History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submission and Agency, or the Role of the Reader in the First Editions of Lewis Carroll's Alice's Adventures in Wonderland (1865) and Through the Looking-Glass (1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, s.p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)Entangling the Narrator’s and the Adult Reader’s Voices: Rosie’s Walk and Shhh! vs. The Nursery Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Sandrine Sorlin, La stylistique anglaise - Théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling to resist prior interpellation : the nursery rhymes in Lewis Carroll's Through the Looking-Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation texte/illustrations dans les Alice : &amp;quot; La question [...] est de savoir qui sera le maître &amp;quot; (1990 : 317)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, D’un début de siècle à l’autre – Les littératures du début des XXe et XXIe siècles dans leur rapport au siècle précédent, 7, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nonsense et ses jeux de mots (in)traduisibles. Le cas d'Alice's Adventures in Wonderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bury’s French Translation of “Jabberwocky”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to “Jabberwocky” in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmö University Press, pp.114-118, 2024, 978-91-7877-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Addressing Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rhetoric of Literary Communication. From Classical English Novels to Contemporary Digital Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Child Reader’s Playful Adventures in Wonderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deszcz-Tryhubczak, Justyna; Kalla, Irena Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children’s Literature and Intergenerational Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.19-33, 2021, 978-3-030-67699-5. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67700-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Distortions and Hilarious Implementations of the Principles of Relevance Theory: The Case of Coach in Cheers (NBC, 1982-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec, Nathalie Vincent-Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distorsions cognitives : formes, récits, imaginaires (domaine anglophone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.71-86, 2021, 978-2-8107-0719-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Playful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Ouest, pp.137-148, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you play croquet?' 'Can you play chess?' A quel jeu joue-t-on dans 'Alice in Wonderland' et 'Through the Looking-Glass' de Lewis Carroll ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson; Jane Hentgès; Christelle Lacassain-Lagoin; Michael Parsons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), Joie, Jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre birth-day et death-day : quelle construction d'identité pour Stanley dans The Birthday Party d'Harold Pinter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.217-232, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatics of failed repair in mockumentary sitcoms: from interactional rifts to smooth transitions, a cross-disciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème congrès de la SAES "Transitions", Atelier SSADA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From failed repair to successful humor in mockumentary sitcoms: The Office (US), Parks and Recreation and Abbott Elementary as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Verbal Humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griale Observa (University of Alicante), Oct 2024, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Disagreement on Screen: Faulty Interactions? Yasmina Reza & Roman Polanski's 2011 Carnage as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2022 Clermont-Ferrand - Atelier Société de Stylistique Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metaphorical to Literal Door-Openings in Children's Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Voices in Children’s Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Justyna Deszcz-Tryhubczak and Barbara Irena Kalla, Oct 2022, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Narrator's and the Adult Storyteller's Voices: Rosie's Walk and Shhh! vs. The Nursery Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SSA (Société de Stylistique Anglaise), "Confluences," 56e congrès de la SAES, Université Jean Moulin Lyon 3, Lyon, 2-4 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reader's Cooperation with the Book-as-Object : the case of Carroll's Alice's Adventures in Wonderland (1865) and Sabuda's Alice's Adventures in Wonderland (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Children's Literature and Play," The Child and the Book International Conference, Faculty of Letters, University of Wroclaw, Poland, 19-21 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Play or Not To Play: The Reader's Adventures in Wonderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Alice through the Ages : the 150th anniversary of Alice's Adventures in Wonderland", Cambridge, Homerton College, 15-17 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What tremendously easy riddles you ask!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès de la SAES "La Transparence, Atelier victorien et édouardien", Université de Limoges, Limoges, 11-13 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Iché </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Virginie Iché est Maîtresse de Conférences en linguistique anglaise à l'université Paul-Valéry Montpellier 3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-iche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6511-4450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor in English Linguistics @ Université Paul-Valéry Montpellier 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research interest: Stylistics, pragmatics, discourse analysis, reader-response criticism, miscommunication, Nonsense, children’s literature, text/image relationship, sitcom, 19th c. British literature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently working on failed repair in mockumentary sitcoms and the pragmatics of cringe humor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhetoric of Literary Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique du jeu dans les Alice de Lewis Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Iché. L'Harmattan, pp.1-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures d'Alice au pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Everson; Virginie Iché. Lightning Source, pp.1-126, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Child’: Talking to Children in Victorian and Edwardian Publications for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92 Automme, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.7988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metaphorical to Literal Door-Openings in Children's Literature… and Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.16069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Disagreement on Screen: Faulty Interactions? Yasmina Reza and Roman Polanski's 2011 Carnage as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.5370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheerfully Misunderstanding Deixis on the Screen: Coach is his (Nick)name and Misunderstanding Deixis is his Game (Cheers, NBC, 1982-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors séries 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)Empowering Child Readers in the Golden Age of Children’s Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.7992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Justyna Deszcz-Tryhubczak, Yes to Solidarity, No to Oppression: Radical Fantasy Fiction and Its Young Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research in Children's Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ircl.2018.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : The Pragmatics of Irony and Banter Edited by Manuel JOBERT and Sandrine SORLIN John Benjamins Publishing Company, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Alice in Transmedia Wonderland: Curiouser and Curiouser New Forms of a Children’s Classic. By Anna Kérchy. Jefferson: McFarland, 2016. 257 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marvels and Tales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.182-184. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13110/marvelstales.32.1.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)Entangling the Narrator’s and the Adult Reader’s Voices: Rosie’s Walk and Shhh! vs. The Nursery Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Jaques and Eugene Giddens, Lewis Carroll's Alice's Adventures in Wonderland and Through the Looking-Glass: A Publishing History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submission and Agency, or the Role of the Reader in the First Editions of Lewis Carroll's Alice's Adventures in Wonderland (1865) and Through the Looking-Glass (1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, s.p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Sandrine Sorlin, La stylistique anglaise - Théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling to resist prior interpellation : the nursery rhymes in Lewis Carroll's Through the Looking-Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation texte/illustrations dans les Alice : &amp;quot; La question [...] est de savoir qui sera le maître &amp;quot; (1990 : 317)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, D’un début de siècle à l’autre – Les littératures du début des XXe et XXIe siècles dans leur rapport au siècle précédent, 7, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nonsense et ses jeux de mots (in)traduisibles. Le cas d'Alice's Adventures in Wonderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bury’s French Translation of “Jabberwocky”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to “Jabberwocky” in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmö University Press, pp.114-118, 2024, 978-91-7877-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Addressing Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rhetoric of Literary Communication. From Classical English Novels to Contemporary Digital Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Distortions and Hilarious Implementations of the Principles of Relevance Theory: The Case of Coach in Cheers (NBC, 1982-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec, Nathalie Vincent-Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distorsions cognitives : formes, récits, imaginaires (domaine anglophone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.71-86, 2021, 978-2-8107-0719-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Child Reader’s Playful Adventures in Wonderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deszcz-Tryhubczak, Justyna; Kalla, Irena Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children’s Literature and Intergenerational Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.19-33, 2021, 978-3-030-67699-5. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67700-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Playful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Ouest, pp.137-148, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you play croquet?' 'Can you play chess?' A quel jeu joue-t-on dans 'Alice in Wonderland' et 'Through the Looking-Glass' de Lewis Carroll ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson; Jane Hentgès; Christelle Lacassain-Lagoin; Michael Parsons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), Joie, Jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre birth-day et death-day : quelle construction d'identité pour Stanley dans The Birthday Party d'Harold Pinter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.217-232, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatics of failed repair in mockumentary sitcoms: from interactional rifts to smooth transitions, a cross-disciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème congrès de la SAES "Transitions", Atelier SSADA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From failed repair to successful humor in mockumentary sitcoms: The Office (US), Parks and Recreation and Abbott Elementary as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Verbal Humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griale Observa (University of Alicante), Oct 2024, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Disagreement on Screen: Faulty Interactions? Yasmina Reza & Roman Polanski's 2011 Carnage as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2022 Clermont-Ferrand - Atelier Société de Stylistique Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metaphorical to Literal Door-Openings in Children's Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Voices in Children’s Literature Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Justyna Deszcz-Tryhubczak and Barbara Irena Kalla, Oct 2022, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reader's Cooperation with the Book-as-Object : the case of Carroll's Alice's Adventures in Wonderland (1865) and Sabuda's Alice's Adventures in Wonderland (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Children's Literature and Play," The Child and the Book International Conference, Faculty of Letters, University of Wroclaw, Poland, 19-21 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Narrator's and the Adult Storyteller's Voices: Rosie's Walk and Shhh! vs. The Nursery Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SSA (Société de Stylistique Anglaise), "Confluences," 56e congrès de la SAES, Université Jean Moulin Lyon 3, Lyon, 2-4 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Play or Not To Play: The Reader's Adventures in Wonderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Alice through the Ages : the 150th anniversary of Alice's Adventures in Wonderland", Cambridge, Homerton College, 15-17 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What tremendously easy riddles you ask!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Iché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès de la SAES "La Transparence, Atelier victorien et édouardien", Université de Limoges, Limoges, 11-13 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="013F3161"/>
+    <w:nsid w:val="D9549BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-iche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6511-4450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ich&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rhetoric-of-Literary-Communication-From-Classical-English-Novels-to/Iche-Sorlin/p/book/9780367555634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7988" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04103874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13110/marvelstales.32.1.0182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ircl.2018.0257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2962" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67700-8_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-iche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6511-4450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ich&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rhetoric-of-Literary-Communication-From-Classical-English-Novels-to/Iche-Sorlin/p/book/9780367555634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7988" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04103874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ircl.2018.0257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13110/marvelstales.32.1.0182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67700-8_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>