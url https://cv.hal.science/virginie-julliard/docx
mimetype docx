--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -172,1559 +172,1572 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ecrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, La fabrique médiatique des sexualités, 237, </w:t>
+              <w:t xml:space="preserve">, 2023, La fabrique médiatique des sexualités, 237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.237.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et sémiologie politique. De quelques appropriations de Roland Barthes par les studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défaire le genre des représentations médiatiques et des dispositifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Kunert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 40/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.18028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272677v1</w:t>
+                <w:t xml:space="preserve">hal-04969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard situé pour étudier les communautés interprétatives et émotionnelles</w:t>
+                <w:t xml:space="preserve">Genre et sémiologie politique. De quelques appropriations de Roland Barthes par les studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kunert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, POLI - Politique des Cultural Studies, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270671v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard situé pour étudier les communautés interprétatives et émotionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un regard situé pour étudier les communautés interprétatives et émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 212 (2), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.212.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998805v1</w:t>
+                <w:t xml:space="preserve">hal-04270671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté politique, sémiotique, émotionnelle. Ce que la circulation des images révèle de la structuration de la mobilisation anti-genre sur Twitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un regard situé pour étudier les communautés interprétatives et émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication et langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.21-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270670v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mobiliser contre la censure en ligne quand on est PD, trans, gouine ou pute</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communauté politique, sémiotique, émotionnelle. Ce que la circulation des images révèle de la structuration de la mobilisation anti-genre sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 212 (2), pp.131-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.212.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.112.0167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03956361v1</w:t>
+                <w:t xml:space="preserve">hal-04270670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la modération automatisée sur les réseaux sociaux numériques : les mobilisations LGBT contre la loi Avia</w:t>
+                <w:t xml:space="preserve">Se mobiliser contre la censure en ligne quand on est PD, trans, gouine ou pute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (4), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.112.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ctd.6049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03952951v1</w:t>
+                <w:t xml:space="preserve">hal-03956361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gênero, controvérsias e espaço público midiático</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+                <w:t xml:space="preserve">Les enjeux de la modération automatisée sur les réseaux sociaux numériques : les mobilisations LGBT contre la loi Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âncora : Revista Latino-americana de Jornalismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ctd.6049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991501v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gênero, controvérsias e espaço público midiático</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Âncora : Revista Latino-americana de Jornalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04270676v1</w:t>
+                <w:t xml:space="preserve">hal-03991501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéologie raciste en appui aux discours antiféministes : les ressorts émotionnels de l’élargissement de l’opposition à la ‘théorie du genre’ à l’école sur Twitter</w:t>
+                <w:t xml:space="preserve">Producing the deceased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.065.0017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002372v1</w:t>
+                <w:t xml:space="preserve">hal-03348306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing the deceased</w:t>
+                <w:t xml:space="preserve">L’idéologie raciste en appui aux discours antiféministes : les ressorts émotionnels de l’élargissement de l’opposition à la ‘théorie du genre’ à l’école sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gill Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.065.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03348306v1</w:t>
+                <w:t xml:space="preserve">hal-03002372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie raciste en appui aux discours antiféministes : les ressorts émotionnels de l’élargissement de l’opposition à la ‘théorie du genre’ à l’école sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 65 (2), pp.17-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.065.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.7-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536168v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.7-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002374v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire le mort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956568v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garder les morts vivants</w:t>
+                <w:t xml:space="preserve">Produire le mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Quemener</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 210 (4), pp.9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956567v1</w:t>
+                <w:t xml:space="preserve">hal-02956568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre informatique et sémiotique Les conditions techno-méthodologiques d’une analyse de controverse sur Twitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garder les morts vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 204, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.204.0033⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 210 (4), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002369v1</w:t>
+                <w:t xml:space="preserve">hal-02956567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From “Gender Theory” to #gendertheory: Excluding “Sexual Difference” from Public Debate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre informatique et sémiotique Les conditions techno-méthodologiques d’une analyse de controverse sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.111-136. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.204.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956569v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “Gender Theory” to #gendertheory: Excluding “Sexual Difference” from Public Debate</w:t>
               </w:r>
@@ -1733,2575 +1746,3132 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48, pp.111-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.6811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270677v1</w:t>
+                <w:t xml:space="preserve">hal-02956569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to the departed.cn. The week of the Chinese All Souls festival on Weibo</w:t>
+                <w:t xml:space="preserve">#Theoriedugenre: How do we debate about Gender in Twitter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956570v1</w:t>
+                <w:t xml:space="preserve">hal-03002376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Theoriedugenre: How do we debate about Gender in Twitter?</w:t>
+                <w:t xml:space="preserve">Tribute to the departed.cn. The week of the Chinese All Souls festival on Weibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.131-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002376v1</w:t>
+                <w:t xml:space="preserve">hal-02956570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et analyse des controverses au regard des SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Edouard Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la techno-sémiotique à l’analyse des controverses sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 73 (3), pp.191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.073.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Singular Mode of Appropriation of Gender Studies by French Information and Communication Sciences: Gender Semiotics</w:t>
+                <w:t xml:space="preserve">« Humanités numériques » et analyse des controverses au regard des SIC. Retour sur une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Edouard Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002382v1</w:t>
+                <w:t xml:space="preserve">hal-03134244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Humanités numériques » et analyse des controverses au regard des SIC. Retour sur une expérience pédagogique</w:t>
+                <w:t xml:space="preserve">A Singular Mode of Appropriation of Gender Studies by French Information and Communication Sciences: Gender Semiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.223-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134244v1</w:t>
+                <w:t xml:space="preserve">hal-03002382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre dans la communication et les médias : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Différences des sexes” et controverses médiatiques : du débat sur la parité au “mariage pour tous” (1998-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.161-175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.021.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Différence des sexes » et controverses médiatiques : du débat sur la parité au « mariage pour tous » (1998-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (2), pp.161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.021.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une « sémiotique du genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (177), pp.59-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150013013045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse écrite d'information : un média aveugle à la question du Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.37-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sds.2132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Integration of Gender by the French Medias and Communication Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp.191-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;femme machine&amp;quot; au travail : la &amp;quot;demoiselle du téléphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56, pp.23 - 32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quad.2004.1645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANOPTIC, un outil d'exploration par similarité de vastes corpus d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Alié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gödicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de collecte et d’exploration de corpus plurisémiotiques issus de Twitter. Le cas de la diffusion de l’idéologie du “grand remplacement”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Bouté</w:t>
+                <w:t xml:space="preserve">Le guide du voyageur pour la recherche sur TikTok : SciTok, un cadre pour l'analyse des données de l'API TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Analyser les réseaux socionumériques : questionner les méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064609v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser des documents audiovisuels numériques dans un espace dédié : comparaison d’un corpus de vidéos courtes issues du web et d’un corpus de films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édouard Bouté</w:t>
+                <w:t xml:space="preserve">Enquête sur la modération (algorithmique) par mots-clés sur Twitter : l’invisibilisation des contenus LGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas : Des corpus audiovisuels en Humanités. Méthodes, expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, MSH Paris Nord, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064613v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de tri et d’exploration de vastes corpus d’images fixes et vidéos collectées sur Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analyser des documents audiovisuels numériques dans un espace dédié : comparaison d’un corpus de vidéos courtes issues du web et d’un corpus de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Andolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CERES : Travailler avec les images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas : Des corpus audiovisuels en Humanités. Méthodes, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, MSH Paris Nord, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221773v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender de grands corpus de vidéos : captures d’écran, tri et exploration avec Pellipop et Panoptic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Enjeux de collecte et d’exploration de corpus plurisémiotiques issus de Twitter. Le cas de la diffusion de l’idéologie du “grand remplacement”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Travailler avec les images en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Analyser les réseaux socionumériques : questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064607v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de débat : ce que la circulation et la résurgence des images disent de la transformation d’un mouvement anti-genre sur Twitter</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Andolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sémiotique de terrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle (Washington), United States. pp.10864-10874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270679v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la circulation et la reprise des images dans les RSN pour étudier la formation d’un mouvement anti-genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de tri et d’exploration de vastes corpus d’images fixes et vidéos collectées sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanille Ecrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Travailler avec les images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CERES : Travailler avec les images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053074v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Georges</w:t>
+                <w:t xml:space="preserve">Appréhender de grands corpus de vidéos : captures d’écran, tri et exploration avec Pellipop et Panoptic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Travailler avec les images en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575174v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Georges</w:t>
+                <w:t xml:space="preserve">Dix ans de débat : ce que la circulation et la résurgence des images disent de la transformation d’un mouvement anti-genre sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Colloque Sémiotique de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 - CEMTI, Dec 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861438v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire, parler, documenter : enjeux normatifs et pratiques situées de l'expression dans les procédures de débat public</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser la circulation et la reprise des images dans les RSN pour étudier la formation d’un mouvement anti-genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Benabdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Ecrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.243</w:t>
+              <w:t xml:space="preserve">Journée d'études Travailler avec les images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826063v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t>
+              <w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348431v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t>
+              <w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758909v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « délibération » comme observable : une question de communication. Le cas du site web participatif Ideal-Eu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+                <w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société française des Sciences de l’information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967829v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention aux internautes Des années 1990 à aujourd’hui. Des pop-up à l’économie de l’attention, du nommage aux profils, de la naissance du Web aux traces post-mortem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCC, May 2015, ISCC, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Stakes of Digital Eternities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et parcours (trans) littéraciques, l’égalité fille - garçon en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, parler, documenter : enjeux normatifs et pratiques situées de l'expression dans les procédures de débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826063v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « délibération » comme observable : une question de communication. Le cas du site web participatif Ideal-Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société française des Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question des rapports de pouvoir dans les nouvelles médiations du politique : analyse des modèles d’écriture et des régimes d’auctorialité dans les dispositifs de délibération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 18 : La communication politique : dispositifs, défis, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4311,91 +4881,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la presse à Internet : la parité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4405,1165 +4975,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Gender and Technology from a Feminist Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’IA entre censure et terreau de nouvelles formes sémiotiques dans la modération des contenus LGBT sur Twitter et TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t>
+              <w:t xml:space="preserve">Presses de l’université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global History of Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols Publishers, pp.669-686, 2024, 978-2-503-59151-3</w:t>
+              <w:t xml:space="preserve">IA, culture et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969365v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Womb, the Banknote and the Trolley. Elements of French Anti-Gender Visual Culture</w:t>
+                <w:t xml:space="preserve">Rethinking the Gender and Technology from a Feminist Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Valérie Schafer; fred Pailler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Virality. Spread and Influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.207-225, 2024, 9783111310350</w:t>
+              <w:t xml:space="preserve">Global History of Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.669-686, 2024, 978-2-503-59151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969378v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA entre censure et terreau de nouvelles formes sémiotiques dans la modération des contenus LGBT sur Twitter et TikTok</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Womb, the Banknote and the Trolley. Elements of French Anti-Gender Visual Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’université Laval. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ecrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Schafer; fred Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA, culture et médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Online Virality. Spread and Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.207-225, 2024, 9783111310350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956398v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Eternities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 143-163, 278 p., 2018, 978-3-319-75759-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parité en débats dans la presse française 1997-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Gingras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et politique dans la presse en France et au Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-7605-4128-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.33-48, 262 p., 2014, Local et Global, ISBN 978-2-343-03845-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre: dimension ignorée de la fracture numérique? Le cas du plan d'action régional Picardie en ligne 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdeloie H. et Julliard V. (2012), « Le genre : dimension ignorée de la fracture numérique ? Le cas du plan d’action régional Picardie en ligne 2.0 », in Proulx S., Millette M. et Heaton L., Médias sociaux - Enjeux pour la communication, PUQ, p. 185-193.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-2-7605-3413-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre : dimension ignorée de la fracture numérique. Le cas du plan d’action régional Picardie en ligne 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proulx S., Millette M. et Heaton L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias sociaux : enjeux pour la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université du Québec, p.185-199, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne présidentielle de Ségolène Royal dans la presse et sur le Web. La construction du genre en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Veyrat-Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias élections. La campagne présidentielle de 2007 et sa réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.39-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de communication numériques et nouvelles formes de médiation du politique, le cas du site web d’Ideal-EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aghababaie M. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et enjeux des dispositifs de médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy (« Série Actes »), pp.65-78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes médiatiques et nouveaux modèles : étude des représentations des femmes politiques dans le cadre de la médiatisation de la loi sur la parité (1996-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, L'Harmattan, p.163-172, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5573,231 +6143,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort numérique. Le devenir des données personnelles après le décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delorme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibert Paul-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des identités de genre à l'ère du numérique Usages et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01073499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5807,147 +6377,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MObyGaze: a film dataset of multimodal objectification densely annotated by experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ancarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5957,218 +6527,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des pratiques culturelles et du genre à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2013, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6178,114 +6748,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et trajectoires de la parité dans l'espace public médiatique (1993-2007) : Histoire et sémiotique au profit d'une étude sur le genre en politique à l'occasion du débat sur la parité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 2 Panthéon-Assas, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008PA020049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04142887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6432,51 +7002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.065.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02536168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10744" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.073.0191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013013045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.356" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.2004.1645" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#246;dicke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andolfi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benabdelouhab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Ecrement" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rapha&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Paul-Olivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04142887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA020049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.065.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02536168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10744" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.073.0191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013013045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.2004.1645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#246;dicke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benabdelouhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Ecrement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rapha&#235;l" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Paul-Olivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04142887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA020049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>