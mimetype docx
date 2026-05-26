--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -911,209 +911,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing the deceased</w:t>
+                <w:t xml:space="preserve">L’idéologie raciste en appui aux discours antiféministes : les ressorts émotionnels de l’élargissement de l’opposition à la ‘théorie du genre’ à l’école sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gill Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.065.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348306v1</w:t>
+                <w:t xml:space="preserve">hal-03002372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéologie raciste en appui aux discours antiféministes : les ressorts émotionnels de l’élargissement de l’opposition à la ‘théorie du genre’ à l’école sur Twitter</w:t>
+                <w:t xml:space="preserve">Producing the deceased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (2), pp.17. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.065.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002372v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idéologie raciste en appui aux discours antiféministes : les ressorts émotionnels de l’élargissement de l’opposition à la ‘théorie du genre’ à l’école sur Twitter</w:t>
               </w:r>
@@ -1122,51 +1122,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 65 (2), pp.17-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.065.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270675v1</w:t>
@@ -1262,51 +1262,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
+                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
@@ -1329,75 +1329,75 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536168v1</w:t>
+                <w:t xml:space="preserve">hal-03002374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
+                <w:t xml:space="preserve">Le genre des controverses : approches féministes et queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
@@ -1420,117 +1420,117 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002374v1</w:t>
+                <w:t xml:space="preserve">hal-02536168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire le mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956568v1</w:t>
@@ -1626,538 +1626,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre informatique et sémiotique Les conditions techno-méthodologiques d’une analyse de controverse sur Twitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From “Gender Theory” to #gendertheory: Excluding “Sexual Difference” from Public Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.204.0033⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.111-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002369v1</w:t>
+                <w:t xml:space="preserve">hal-02956569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From “Gender Theory” to #gendertheory: Excluding “Sexual Difference” from Public Debate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre informatique et sémiotique Les conditions techno-méthodologiques d’une analyse de controverse sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.111-136. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.204.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956569v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Theoriedugenre: How do we debate about Gender in Twitter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanités numériques et analyse des controverses au regard des SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Edouard Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10744⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002376v1</w:t>
+                <w:t xml:space="preserve">hal-04164736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribute to the departed.cn. The week of the Chinese All Souls festival on Weibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp.131-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.6521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">#Theoriedugenre: How do we debate about Gender in Twitter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575175v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques et analyse des controverses au regard des SIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Edouard Bigot</w:t>
+                <w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.1783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164736v1</w:t>
+                <w:t xml:space="preserve">hal-01575175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la techno-sémiotique à l’analyse des controverses sur Twitter</w:t>
               </w:r>
@@ -2234,64 +2234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Humanités numériques » et analyse des controverses au regard des SIC. Retour sur une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Edouard Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,247 +3018,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANOPTIC, un outil d'exploration par similarité de vastes corpus d'images</w:t>
+                <w:t xml:space="preserve">Le guide du voyageur pour la recherche sur TikTok : SciTok, un cadre pour l'analyse des données de l'API TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Bouté</w:t>
+                <w:t xml:space="preserve">Yannick Zelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687627v1</w:t>
+                <w:t xml:space="preserve">hal-05605997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le guide du voyageur pour la recherche sur TikTok : SciTok, un cadre pour l'analyse des données de l'API TikTok</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PANOPTIC, un outil d'exploration par similarité de vastes corpus d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gödicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Zelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605997v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur la modération (algorithmique) par mots-clés sur Twitter : l’invisibilisation des contenus LGBT</w:t>
               </w:r>
@@ -3320,532 +3320,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser des documents audiovisuels numériques dans un espace dédié : comparaison d’un corpus de vidéos courtes issues du web et d’un corpus de films</w:t>
+                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Andolfi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Andolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas : Des corpus audiovisuels en Humanités. Méthodes, expériences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle (Washington), United States. pp.10864-10874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064613v1</w:t>
+                <w:t xml:space="preserve">hal-04840507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de collecte et d’exploration de corpus plurisémiotiques issus de Twitter. Le cas de la diffusion de l’idéologie du “grand remplacement”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Analyser des documents audiovisuels numériques dans un espace dédié : comparaison d’un corpus de vidéos courtes issues du web et d’un corpus de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Andolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Analyser les réseaux socionumériques : questionner les méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas : Des corpus audiovisuels en Humanités. Méthodes, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, MSH Paris Nord, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064609v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de collecte et d’exploration de corpus plurisémiotiques issus de Twitter. Le cas de la diffusion de l’idéologie du “grand remplacement”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Analyser les réseaux socionumériques : questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04840507v1</w:t>
+                <w:t xml:space="preserve">hal-05064609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de tri et d’exploration de vastes corpus d’images fixes et vidéos collectées sur Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Appréhender de grands corpus de vidéos : captures d’écran, tri et exploration avec Pellipop et Panoptic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CERES : Travailler avec les images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Travailler avec les images en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221773v1</w:t>
+                <w:t xml:space="preserve">hal-05064607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender de grands corpus de vidéos : captures d’écran, tri et exploration avec Pellipop et Panoptic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Enjeux de tri et d’exploration de vastes corpus d’images fixes et vidéos collectées sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Travailler avec les images en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CERES : Travailler avec les images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064607v1</w:t>
+                <w:t xml:space="preserve">hal-04221773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de débat : ce que la circulation et la résurgence des images disent de la transformation d’un mouvement anti-genre sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,51 +3991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,51 +4155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4237,51 +4237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4319,51 +4319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stakes of Digital Eternities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4483,51 +4483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,191 +4693,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « délibération » comme observable : une question de communication. Le cas du site web participatif Ideal-Eu</w:t>
+                <w:t xml:space="preserve">La question des rapports de pouvoir dans les nouvelles médiations du politique : analyse des modèles d’écriture et des régimes d’auctorialité dans les dispositifs de délibération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société française des Sciences de l’information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 18 : La communication politique : dispositifs, défis, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967829v1</w:t>
+                <w:t xml:space="preserve">hal-01967838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des rapports de pouvoir dans les nouvelles médiations du politique : analyse des modèles d’écriture et des régimes d’auctorialité dans les dispositifs de délibération</w:t>
+                <w:t xml:space="preserve">La « délibération » comme observable : une question de communication. Le cas du site web participatif Ideal-Eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 18 : La communication politique : dispositifs, défis, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société française des Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967838v1</w:t>
+                <w:t xml:space="preserve">hal-01967829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5161,51 +5161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Womb, the Banknote and the Trolley. Elements of French Anti-Gender Visual Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Alié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,77 +5260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Eternities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5375,212 +5375,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t>
+              <w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t>
+              <w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134323v1</w:t>
+                <w:t xml:space="preserve">hal-03348406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t>
+              <w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03348406v1</w:t>
+                <w:t xml:space="preserve">hal-03134323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parité en débats dans la presse française 1997-2000</w:t>
               </w:r>
@@ -5639,51 +5639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6391,103 +6391,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MObyGaze: a film dataset of multimodal objectification densely annotated by experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6541,51 +6541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7002,51 +7002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.065.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02536168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10744" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.073.0191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013013045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.2004.1645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#246;dicke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benabdelouhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Ecrement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rapha&#235;l" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Paul-Olivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04142887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA020049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.212.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.065.0017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02536168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6811" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.073.0191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013013045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.2004.1645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#246;dicke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andolfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benabdelouhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Ecrement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rapha&#235;l" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Paul-Olivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04142887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA020049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>