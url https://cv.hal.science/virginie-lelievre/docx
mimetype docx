--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3140,271 +3140,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
@@ -3975,51 +3975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14D032C8"/>
+    <w:nsid w:val="1483A6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD3D107D"/>
+    <w:nsid w:val="911E703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4357,51 +4357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lelievre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne M.-H. Bridet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5336328240580764e12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lelievre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne M.-H. Bridet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5336328240580764e12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>