--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1027,203 +1027,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 19</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 15 p, 2018, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 14 p, 2018, Philippe Hinsinger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868296v1</w:t>
+                <w:t xml:space="preserve">hal-03868333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 21</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 14 p, 2018, Philippe Hinsinger</w:t>
+              <w:t xml:space="preserve">INRAE. , 15 p, 2018, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868333v1</w:t>
+                <w:t xml:space="preserve">hal-03868296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 20</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 16</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -1350,93 +1350,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 14 p, 2017, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 19 p, 2017, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868210v1</w:t>
+                <w:t xml:space="preserve">hal-03868246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 17</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -1451,69 +1451,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 19 p, 2017, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 14 p, 2017, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868246v1</w:t>
+                <w:t xml:space="preserve">hal-03868210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 18</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 14</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -1640,93 +1640,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10 p, 2016, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 13 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864525v1</w:t>
+                <w:t xml:space="preserve">hal-03864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 12</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -1741,69 +1741,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 13 p, 2016, Guy Richard</w:t>
+              <w:t xml:space="preserve">, 10 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864506v1</w:t>
+                <w:t xml:space="preserve">hal-03864525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 11</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -2062,75 +2062,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864481v1</w:t>
+                <w:t xml:space="preserve">hal-03864447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 9</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -2163,51 +2163,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864447v1</w:t>
+                <w:t xml:space="preserve">hal-03864481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 2</w:t>
               </w:r>
@@ -3140,271 +3140,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
@@ -3975,51 +3975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1483A6ED"/>
+    <w:nsid w:val="ED5E5206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="911E703C"/>
+    <w:nsid w:val="A15B1B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4357,51 +4357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lelievre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne M.-H. Bridet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5336328240580764e12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lelievre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne M.-H. Bridet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5336328240580764e12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>