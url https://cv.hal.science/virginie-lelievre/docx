--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1291,51 +1291,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 17</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -1350,93 +1350,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 19 p, 2017, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 14 p, 2017, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868246v1</w:t>
+                <w:t xml:space="preserve">hal-03868210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 16</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -1451,69 +1451,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 14 p, 2017, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 19 p, 2017, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868210v1</w:t>
+                <w:t xml:space="preserve">hal-03868246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 18</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 9</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -2062,75 +2062,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864447v1</w:t>
+                <w:t xml:space="preserve">hal-03864481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -2163,51 +2163,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864481v1</w:t>
+                <w:t xml:space="preserve">hal-03864447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 2</w:t>
               </w:r>
@@ -3140,271 +3140,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
@@ -3975,51 +3975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED5E5206"/>
+    <w:nsid w:val="3C24D57C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A15B1B10"/>
+    <w:nsid w:val="3F0DD17E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4357,51 +4357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lelievre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne M.-H. Bridet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5336328240580764e12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lelievre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne M.-H. Bridet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5336328240580764e12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>