--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -247,627 +247,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétiques de l'invidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.107-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fiction et vérité : les rêves de Jules-César Scaliger »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bouquet XIX. « Ce n’est pas un mensonge, ains un divin presage ». Interroger la vérité du songe dans la littérature française de la Renaissance, dir. D. Brancher, N. Hugot et A. Lesage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vadian, poeta helveticus vel germanus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La littérature latine des humanistes suisses au XVIe siècle Glareanus, Gessner et les autres, dir. D. Amherdt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.107-129</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intrigue comique dans trois traités de poétique aristotéliciens de la deuxième moitié du XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pensée et pratique de l’intrigue comique (France-Italie, XVIe-XVIIIe siècles), textes réunis par Christiane Deloince-Louette et Jean-Yves Vialleton</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bouquet XIX. « Ce n’est pas un mensonge, ains un divin presage ». Interroger la vérité du songe dans la littérature française de la Renaissance, dir. D. Brancher, N. Hugot et A. Lesage</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les qualités de Vénus : la uenustas chez les théoriciens néo-latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pensée et pratique de l’intrigue comique (France-Italie, XVIe-XVIIIe siècles), textes réunis par Christiane Deloince-Louette et Jean-Yves Vialleton</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiunt oratores : les démêlés de l’éloquence avec la rime dans l’Académie de Deimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Vialleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Correction, clarté, élégance : poésie et idéal oratoire (1550-1650)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières traductions de l’Iphigénie à Aulis d’Euripide, d’Erasme à Thomas Sébillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.243-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...96 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets soporifiques de la parole et de la lecture d’Aristote aux médecins médiévaux et humanistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : Soigner par les lettres : la bibliothérapie des Anciens, N.S.15, pp.123-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.4669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.4669⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02111949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04047094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et interprétations du decorum horatien dans les poétiques néo-latines</w:t>
               </w:r>
@@ -1837,165 +1837,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La constitution du champ poétique de Politien à Jules-César Scaliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitution du champ littéraire : limites-intersections-déplacements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris XII-Val de Marne, Sep 2007, Paris, France. pp.125-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine de Muret en 1553 : des 'Iles fortunées' à la prison du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris 1553: audaces et innovations poétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France; Université Denis Diderot Paris 7; Vignes, Jean; Halévy, Olivier, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955432v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02955426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érasme antibarbare</w:t>
               </w:r>
@@ -2574,313 +2574,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthologie des théories poétiques latines de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978–2–600–06829-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Correction, clarté et élégance : poésie et idéal oratoire (1550 1650) » , actes du colloque « La poésie à l’âge de l’éloquence : la &amp;quot;qualité de l’expression&amp;quot; dans les poétiques et les poèmes français et latins à la Renaissance et à l’aube de l’Âge classique », 28-29 mai 2015, EPHE rue Ferrus, Paris, Camenae, n° 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galand-Hallyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Correction, clarté et élégance : poésie et idéal oratoire (1550 1650) », Camenae, n° 21, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Galand-Hallyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144331v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-04043789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t>
               </w:r>
@@ -3199,4128 +3199,4128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La forme idéale dans les Poetices libri septem de Jules-César Scaliger (1561) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Frommel et Ulrich Pfisterer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forme idéale à la Renaissance/ Forma ideale durante il Rinascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 125-140., 2023, 978-88-85795-89-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Funera / Tombeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Catellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pézeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera Omnia de Jean Second (sous la direction de Perrine Galand et Virginie Leroux, dans l’édition de Werner Gelderblom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (652), Droz, 268 p., 2023, Coll « Travaux d’Humanisme et Renaissance »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rolet</w:t>
+                <w:t xml:space="preserve">hal-04458601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froideur, obscénité et bouffonnerie. La critique de Martial dans les histoires littéraires et les traités de poétique néo-latins de Crinito à Pontanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Wolff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influence et réception du poète Martial, de sa mort à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, 2022, 978-2-35613-437-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et mythographie : postérité de l’élégie II, 12 de Properce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Gabriella Chisena; Clementina Marsico. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poesia italiana del Quattrocento. Teoria, prassi, esegesi. Per Donatella Coppini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Polistampa, 2022, 9788859622994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Snouckaert van Schouwenburg, dit Zenocarus, biographe de Charles Quint »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laurey, Virginie Leroux, Stefan Tilg, Florian Schaffenrath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carolus Quintus. L'empereur Charles Quint dans la littérature néo-latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, narr, 2022, 978-3-8233-8481-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommeil et nudité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Séris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintures et figures de nus dans la littérature de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, 2022, 2-7288-0182-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marc-Antoine de Muret en 1553 : des Îles fortunées à la prison du Châtelet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Halévy; Jean Vignes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 1553 : audaces et innovations poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, 2021, ISBN, 9782745355768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anthologies de poésie latine à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Monferran; Adeline Lionetto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au XVI siècle (domaine français, incursions européennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Budé, lecteur de Martianus Capella »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luigi Alberto Sanchi; Christine Bénévent; Romain Memini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les noces de Philologie et de Guillaume Budé. Un humaniste et son œuvre à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ecole des Chartes, 2021, 978-2-35723-160-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La célébration de la paix de Cambrai par Jean Second »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonathan Dumont; Laure Fagnart; Pierre-Gilles Girault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paix des Dames 1529</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-86906-778-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homère a-t-il le droit de sommeiller ? L’imperfection dans les poétiques néo-latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Laigneau-Fontaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imperfection littéraire et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2021, 978-2-406-12135-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les épithètes des deux premiers chants de l’Iliade dans le commentaire et la traduction de Joachim Camerarius (1538 et 1540) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Silvia D’Amico. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2020, 2600060383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragique, admiration et eschatologie : le modèle du Julius Caesar de Marc-Antoine Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Laigneau-Fontaine; Matthieu Ferrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre néo-latin en France. Études et anthologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2020, 978-2-600-06063-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natura an arte. Une quaestio horatienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laureys, Marc; Dauvois, Nathalie; Coppini, Donatella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar Die Horaz-Rezeption in der neulateinischen Literatur vom 15. bis zum 17. Jahrhundert La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France – Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35 (2), Olms Verlag, pp.437-454, 2020, Noctes Neolatinae, 978-3-487-15821-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le songe pétrarquiste dans la poésie néo-latine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dietrich Scholler; Jing Xuan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traumwissen und Traumpoetik von Dante bis Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mainz university press, 2020, ISBN 978-3-8471-1233-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le modèle des Odes d’Horace dans les œuvres poétiques et philologiques de Marc-Antoine Muret »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys, Nathalie Dauvois et Donatella Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15, bis zum 17. Jahrundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, 2020, 978-3-487-15819-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les héroïnes grecques dans les constructions allégoriques de Guillaume Budé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Cuny, Sabrina Ferrara et Bernard Pouderon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité grecque au miroir des Modernes (XIVe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauschene, 2020, 978-2-7010-2291-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une quaestio horatienne : natura an arte ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys, Nathalie Dauvois et Donatella Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15, bis zum 17. Jahrundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, 2020, 978-3-487-15819-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Robortello et la théorie des genres littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Bouquet, Sergio Cappello, Claire Lesage et Michel Magnien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Robortello. Réception des Anciens et construction de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, 978-2-406-09032-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ethique et poétique : interprétations et influence de l’Art poétique d’Horace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys, Nathalie Dauvois et Donatella Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15, bis zum 17. Jahrundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, 2020, 978-3-487-15819-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marc-Antoine Muret poéticien et stylisticien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Eudes Girot, Marina Venier, Raphaële Mouren, Christine de Buzon et Laurence Pradelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc Antoine Muret, un humaniste français en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2020, 978-2-600-05973-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les épithètes de Bacchus dans les galliambes néo-latins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inqualifiables fureurs. Poétique des invocations inspirées aux xvie et xviie siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2019, 978-2-406-09032-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09033-5.p.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rire et sourire dans les poétiques néo-latines de la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD Etudes universitaires des Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire et sourire dans la littérature latine au Moyen Age et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782364413344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Usages d’Horace dans les Poétiques néo-latines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dauvois, Michel Jourde et Jean-Charles Monferran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chacun son Horace. Appropriations et adaptations du modèle horatien en Europe (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, 2019, 9782745349422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des Césars romains aux Césars germaniques : fortune des Caesares d’Ausone chez Caspar Ursinus Velius, Georgius Sabinus et Jacobus Micyllus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Wolff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception d’Ausone dans les littératures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, 2019, 9782356132451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trois traductions latines de la Sepmaine de Guillaume Du Bartas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Ferry-Hue et Fabio Zinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiller en latin. La traduction de vernaculaire en latin entre Moyen Âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ecole des Chartes, 2018, 9782357231016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écriture et réseau : dimension sociale et collective de la composition poétique chez Jean Second et ses frères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Steiner-Weber et Franz Römer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Conventus Neo-Latini Vindobonensis, Proceedings of the Fifteenth International Congress of Neo-Latin Studies (Vienna 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2018, ISSN: 2212-6007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Virgilianisme à la Renaissance : l’exemple des Poétiques néo-latines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Haquette et Karin Ueltschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Métamorphoses de Virgile : réception de la figure de l’auctor (Antiquité, Moyen Age, Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.133-147, 2018, ISBN 978-2-7453-4586-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théorie et pratique de l’élégie latine au XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arts poétiques aux XVIe et XVIIe siècles, théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brépols, pp.287-309, 2017, ISBN: 978-2-503-52991-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique de l'élégie latine au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems, Grégory; Minet, Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts poétiques du XIIIe au XVIIe siècle : tensions et dialogue entre théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Brepols, pp.287-309, 2017, Latinitates (Turnhout. Imprimé), ISSN 0771-1832, 978-2-503-52991-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.LATIN-EB.4.2017016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la muse rêvée à la muse endormie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galand-Hallyn, Perrine; Pouey-Mounou, Anne-Pascale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Muse s'amuse : figures insolites de la Muse à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Droz, 2016, Cahiers d'humanisme et Renaissance, ISSN 1422-5581, 978-2-600-01965-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations humanistes d'un précepte horatien. &amp;quot;Non satis est pulchra esse poemata ; dulcia sunto&amp;quot; (Art poétique, 99)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulègue, Laurence; Jones-Davies, Margaret; Malhomme, Florence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douceur dans la pensée moderne : esthétique et philosophie d'une notion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.41-59, 2016, Colloques, congrès et conférences sur la Renaissance européenne. Série Lectures de la Renaissance latine, ISSN 2107-1829, 978-2-406-06552-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer une anthologie de Poétiques néo-latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouscharain, Anne; James-Raoul, Danièle; Société des études médio et néo-latines. Congrès (3 ; 2012 ; Bordeaux). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique, poétique et stylistique (Moyen Âge-Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-248, 2015, Eidôlon, ISSN 0242-5300, 979-10-91052-12-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.16968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 125-140., 2023, 978-88-85795-89-1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sommeil dans l’œuvre en prose de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroux, Virginie; Palmieri, Nicoletta; Pigné, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sommeil : approches philosophiques et médicales de l'Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Honoré Champion, 2015, Sciences, techniques et civilisations du Moyen âge à l'aube des Lumières, ISSN 1278-3870, 978-2-7453-2766-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, 2022, 2-7288-0182-7</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Baiser et le Songe : enjeux intertextuels de l’imitation de Jean Second dans les Juvenilia de Marc-Antoine de Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guipponi-Gineste, Marie-France; Kofler, Wolfgang; Novokhatko, Anna A.; Polizzi, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die neulateinische Dichtung in Frankreich zur Zeit der Pléiade / La poésie néo-latine en France au temps de la Pléiade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Narr Verlag, 2015, NeoLatina (Tübingen), ISSN 1615-7133, 978-3-8233-6702-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, narr, 2022, 978-3-8233-8481-6</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une tragédie de collège : le Julius Caesar de Marc-Antoine de Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferrand, Mathieu; Istasse, Nathaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux regards sur les "Apollons de collège" : figures du professeur humaniste en France dans la première moitié du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 532, Droz, 2014, Travaux d'humanisme et Renaissance, ISSN 0082-6081 ;, 978-2-600-01736-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire et cadrage du sens : l’error tragique selon Francesco Robortello et Martin Antoine Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulègue, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commenter et philosopher à la Renaissance : tradition universitaire, tradition humaniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-238, 2014, Cahiers de philologie, ISSN 0153-5048, 978-2-7574-0685-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.5967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, 2022, 978-2-35613-437-0</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites patries de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laigneau-Fontaine, Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Petite patrie" : l'image de la région natale chez les écrivains de la Renaissance : actes du colloque de Dijon, mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 521, Droz, 2013, Travaux d'humanisme et Renaissance, ISSN 0082-6081, 978-2-600-01715-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘genre’ de la silve dans les premières poétiques humanistes (de Fonzio à Minturno)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galand-Hallyn, Perrine; Laigneau-Fontaine, Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La silve : histoire d'une écriture libérée en Europe de l'antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brepols, pp.57-78, 2013, Latinitates (Turnhout. Imprimé), ISSN 0771-1832, 978-2-503-52992-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.LATIN-EB.4.00105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-86906-778-3</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaissance de l’élégie latine de Pontano à Minturno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bravo, Paloma; Iglesias, Cécile; Sangirardi, Giuseppe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance des genres : pratiques et théories des genres littéraires entre Italie et Espagne, XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2012, Écritures (Dijon), ISSN 1630-0858, 978-2-36441-025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours théorique de la légitimité politique de la poésie chez quelques poéticiens et pédagogues du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catellani-Dufrêne, Nathalie; Perrin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lyre et la pourpre : poésie latine et politique de l'Antiquité tardive à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.311-323, 2012, Interférences (Rennes), ISSN 0154-5604, 978-2-7535-1823-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.56627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, 2021, 978-2-406-12135-0</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lyrisme conjugal dans les Poematia de Jules-César Scaliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galand-Hallyn, Perrine; Nassichuk, John. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects du lyrisme conjugal à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 486, Droz, pp.143-171, 2011, Travaux d'humanisme et Renaissance, ISSN 0082-6081, 978-2-600-11270-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, 2021, ISBN, 9782745355768</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’une quaestio : la catharsis aristotélicienne chez les poéticiens de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darmon, Jean-Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et thérapeutique des passions : la catharsis en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.37-65, 2011, 978-2-7056-8148-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Beauschene, 2020, 978-2-7010-2291-8</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille et les mouches : du bon et du mauvais usage de la mythologie selon Jules-César Scaliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroux, Virginie; Société française des études néo-latines. Congrès international (3 ; 2005 ; Clermont-Ferrand). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine : en hommage à Geneviève et Guy Demerson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses universitaires Blaise Pascal, pp.109-28, 2011, Collection Erga, ISSN 1621-2835, 978-2-84516-379-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Olms, 2020, 978-3-487-15819-8</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétique du risible dans les poétiques néo-latines de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heuzé, Philippe; Veyrard-Cosme, Christiane; Centre d'études sur l'Antiquité rémanente, Université Sorbonne nouvelle-Paris 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grâce de Thalie ou la beauté du rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.137-145, 2010, 978-2-87854-425-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintilianus censor in literis acerrimus : postérité des jugements de Quintilien sur les poètes antiques dans les poétiques latines de la Renaissance (1486-1561)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galand-Hallyn, Perrine; Hallyn, Fernand; Lévy, Carlos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quintilien ancien et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351-382, 2010, Latinitates (Turnhout. Imprimé), ISSN 0771-1832, 978-2-503-52865-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.LATIN-EB.4.00066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Olms, 2020, 978-3-487-15819-8</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybride et irisation d'Ovide à Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casanova-Robin, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide, figures de l’hybride. Illustrations littéraires et figurées de l’esthétique ovidienne à travers les âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, Classiques Garnier, pp.281-305, 2009, Colloques, congrès et conférences sur la Renaissance, ISSN 1243-0587, 978-2-8124-5519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mainz university press, 2020, ISBN 978-3-8471-1233-4</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien conjugal dans les tragédies de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galand-Hallyn, Perrine; Lévy, Carlos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La villa et l'univers familial dans l'Antiquité et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.169-189, 2008, Rome et ses renaissances, ISSN 1954-0876, 978-2-84050-538-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, 2020, 978-2-600-06063-9</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du début, poétique de la fin de l’épopée, d’Aristote à J.-C. Scaliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bureau, Bruno; Nicolas, Christian; Centre d'études et de recherches sur l'Occident romain (Lyon). Colloque (2006 ; Lyon). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commencer et finir : débuts et fins dans les littératures grecque, latine et néolatine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (31), Université Jean Moulin-Lyon 3 : CERGR ; diff. de Boccard, pp.269-290, 2008, Collection du Centre d'études romaines et gallo-romaines, ISSN 0298-5500, 978-2-904974-33-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, 978-2-406-09032-8</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ter repetamus hymen » : Dorat et la tradition antique de l’épithalame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buzon, Christine de; Girot, Jean-Eudes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Dorat : poète humaniste de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 420, Droz, pp.323-340, 2007, Travaux d'humanisme et Renaissance, ISSN 0082-6081, 978-2-600-00927-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, 2020, 978-2-600-05973-2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Paris à Venise : la France et l’Italie dans les œuvres de jeunesse de Marc-Antoine de Muret (1552-1557)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deramaix, Marc; Vagenheim, Ginette; Société française des études néo-latines. Colloque (2 ; 2003 ; Rouen). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italie et la France dans l'Europe latine du XIVe au XVIIe siècle : influence, émulation, traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.215-232, 2006, 978-2-87775-410-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Olms, 2020, 978-3-487-15819-8</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le philologue inspiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galand-Hallyn, Perrine; Hallyn, Fernand; Tournoy, Gilbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philologie humaniste et ses représentations dans la théorie et dans la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Droz, pp.343-370, 2005, Romanica Gandensia, ISSN 0080-3855 ;, 90-7048916-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, 2020, 2600060383</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l’Etna dans l’épopée latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foulon, Eric; Centre de recherches sur les civilisations antiques (Clermont-Ferrand). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance et représentations des volcans dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Presses universitaires Blaise Pascal, pp.57-78, 2004, Collection Erga, ISSN 1621-2835, 2-84516-237-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, 2019, 9782356132451</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etna dans les récits antiques du rapt de Proserpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologies de l'Etna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Maison de la Recherche, pp.33-55, 2004, Collection Volcaniques, ISSN 1633-8820, 2-84516-203-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...2373 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953716v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02953681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7615,51 +7615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.11" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.4669" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2011.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pign&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Griton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Palmieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laureys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tilg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schaffenrath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03144331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galand-Hallyn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03144606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600058292" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05384192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REDB2343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Catellani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;zeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09033-5.p.0205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.2017016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/16968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.16968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/5967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.5967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.LATIN-EB.4.00066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.11" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.4669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2011.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pign&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Griton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Palmieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laureys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tilg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schaffenrath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600058292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03144606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galand-Hallyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03144331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02951716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05384192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REDB2343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Catellani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;zeret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09033-5.p.0205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.2017016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/16968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.16968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/5967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.5967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00105" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.LATIN-EB.4.00066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02960666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>