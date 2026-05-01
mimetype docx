--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1574,82 +1574,82 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;lt;em&amp;gt;fake news&amp;lt;/em&amp;gt; : un objet pour l’analyse du discours médiatique ? Le cas de la presse du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;fake news&amp;quot; : un objet pour l’analyse du discours médiatique ? Le cas de la presse du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pretalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruser avec l’information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Ruser avec l’information. Fake news et théories du complot de l'Antiquité à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.367-389, 2025, Presses Universitaires de Franche-Comté, 978-2-38549-189-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1755,677 +1755,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
+                <w:t xml:space="preserve">Sonder le discours de la Banque Centrale Européenne (1998-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Desmedt; Laurent Gautier; Matthieu Llorca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours de conjoncture : approches croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.544-551, 2022</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Espaces discursifs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889991v1</w:t>
+                <w:t xml:space="preserve">hal-03158946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonder le discours de la Banque Centrale Européenne (1998-2018)</w:t>
+                <w:t xml:space="preserve">Argumenter à couvert dans la presse de tranchées (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Espaces discursifs</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Ferron; Émilie Née; Claire Oger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d'un problème public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.229-241, 2022, 978-2753583085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158946v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumenter à couvert dans la presse de tranchées (1914-1918)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La stabilité du cadre discursif du ministère de l’Europe et des Affaires étrangères à l’épreuve de la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.229-241, 2022, 978-2753583085</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Kastberg Sjöblom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelangelo Misuraca; Germana Scepi; Maria Spano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadistat Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.720-727, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522051v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité du cadre discursif du ministère de l’Europe et des Affaires étrangères à l’épreuve de la textométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabel Richeton</w:t>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margareta Kastberg Sjöblom</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelangelo Misuraca; Germana Scepi; Maria Spano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadistat Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.720-727, 2022</w:t>
+              <w:t xml:space="preserve">, pp.544-551, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890003v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration textométrique des évolutions de l’éditorial (1890-2015)</w:t>
+                <w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.485-495, 2016</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coll. sémantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941753v1</w:t>
+                <w:t xml:space="preserve">hal-03162297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t>
+                <w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Vladimirska; Thierry Ponchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'autre voir autrui. L’altérité dans la langue et les discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03162297v1</w:t>
+                <w:t xml:space="preserve">hal-01941751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t>
+                <w:t xml:space="preserve">Exploration textométrique des évolutions de l’éditorial (1890-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damon Mayaffre; Céline Poudat; Laurent Vanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2016 : 13ème Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.485-495, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941751v1</w:t>
+                <w:t xml:space="preserve">hal-01941753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire l’archive : presse écrite du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
@@ -2597,3406 +2597,3704 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du discours à la machine, de la machine à la textualité. Dialogues et frictions entre Pêcheux et la textométrie</w:t>
+                <w:t xml:space="preserve">Des dynamiques entre un genre de discours et un agencement textuel : le cas de la liste dans les rapports d'activité de laboratoire (1970-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">10e Congrès mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UR4521 GRAMMATICA, Université d'Artois, Jul 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012022v1</w:t>
+                <w:t xml:space="preserve">hal-05569445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une archive numérique de comptes rendus de conseils d’administration universitaire (1986-2018) annotée pour l’analyse de la représentation des prises de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UR4521 GRAMMATICA, Université d'Artois, Jul 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012024v1</w:t>
+                <w:t xml:space="preserve">hal-05575875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la textométrie peut-elle nous aider à décrire et penser les genres de discours ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formes et enjeux de la récursivité de la RDA : une entrée par le genre de discours. Le cas du compte rendu de conseil d’administration universitaire (1984-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">« Il m’a reproché d’avoir dit que… » La récursivité de la représentation du discours autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joël Zufferey, Jun 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012020v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’opposition distinctive quanti-quali aux frontières et reconfigurations de l’analyse du discours</w:t>
+                <w:t xml:space="preserve">Comment la textométrie peut-elle nous aider à décrire et penser les genres de discours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du pôle Discours, Dispositifs, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELLIADD, Sep 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012018v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la représentation du discours autre à la construction discursive de la démocratie locale : approche comparative des comptes rendus de conseils municipaux français et suisses</w:t>
+                <w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Besançon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012019v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets argumentatifs de « selon » marqueur de modalisation en assertion seconde : une perspective générique ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du discours à la machine, de la machine à la textualité. Dialogues et frictions entre Pêcheux et la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05012025v1</w:t>
+                <w:t xml:space="preserve">hal-05012022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours des plans de mobilités urbaines français : un tournant dans les années 2020 ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Effets argumentatifs de « selon » marqueur de modalisation en assertion seconde : une perspective générique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Capucine Grachet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque international du CerLiCO : Marqueurs modaux, énonciation et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764587v1</w:t>
+                <w:t xml:space="preserve">hal-05012025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">De la représentation du discours autre à la construction discursive de la démocratie locale : approche comparative des comptes rendus de conseils municipaux français et suisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe Représentation du Dire et du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286278v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlez-vous néolibéral ?</w:t>
+                <w:t xml:space="preserve">De l’opposition distinctive quanti-quali aux frontières et reconfigurations de l’analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudis de la MSHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHE Ledoux, Dec 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du pôle Discours, Dispositifs, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIADD, Sep 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012013v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discours des plans de mobilités urbaines français : un tournant dans les années 2020 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Grachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04286353v1</w:t>
+                <w:t xml:space="preserve">hal-04764587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères pour l’étude de la subjectivité dans les discours dits « neutres »</w:t>
+                <w:t xml:space="preserve">Parlez-vous néolibéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier la subjectivité dans toutes ses manifestations avec les outils de l’Analyse statistique de Données Textuelles : outils et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel, Jan 2023, Neuchâtel, France</w:t>
+              <w:t xml:space="preserve">Les jeudis de la MSHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE Ledoux, Dec 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012016v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repères pour l’étude de la subjectivité dans les discours dits « neutres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier la subjectivité dans toutes ses manifestations avec les outils de l’Analyse statistique de Données Textuelles : outils et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Jan 2023, Neuchâtel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04286306v1</w:t>
+                <w:t xml:space="preserve">hal-05012016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du macro-genre rapport au genre de discours rapport de laboratoire (université de Nanterre, 1970-auj.) : un éclairage par le format »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CEDITEC, Apr 2022, Université Paris Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286422v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286385v1</w:t>
+                <w:t xml:space="preserve">hal-04286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité du cadre discursif du ministère de l’Europe et des Affaires étrangères à l’épreuve de la textométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabel Richeton</w:t>
+                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889956v1</w:t>
+                <w:t xml:space="preserve">hal-04286278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Du macro-genre rapport au genre de discours rapport de laboratoire (université de Nanterre, 1970-auj.) : un éclairage par le format »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Les formes d’écriture comme interfaces entre supports et genres de discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDITEC, Apr 2022, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889970v1</w:t>
+                <w:t xml:space="preserve">hal-04286422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser les fake news : le cas de la presse au carrefour des XIXe et XXe siècles</w:t>
+                <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890051v1</w:t>
+                <w:t xml:space="preserve">hal-04286385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’université saisie par ses archives. Comptes rendus de réunion, rapports scientifiques et procédures d’enregistrement (1964-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La stabilité du cadre discursif du ministère de l’Europe et des Affaires étrangères à l’épreuve de la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Facq-Mellet; Judith Revel; Frédérique Sitri; Université Paris Nanterre, Oct 2021, Nanterre, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Kastberg Sjöblom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522060v1</w:t>
+                <w:t xml:space="preserve">hal-03889956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut apporter la textométrie à l’analyse du discours institutionnel ? Retour d’expériences</w:t>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522056v1</w:t>
+                <w:t xml:space="preserve">hal-03889970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des personnes dans les rapports d’activité de laboratoire de l’université de Nanterre, ses évolutions et ses variations (1970-auj.). Le cas du pronom « nous »</w:t>
+                <w:t xml:space="preserve">Contextualiser les fake news : le cas de la presse au carrefour des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7320 Bases, Corpus, Langage; UMR 5267 Praxilling, Dec 2021, Nice, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruser avec l'information. Fake news et théories du complot de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522044v1</w:t>
+                <w:t xml:space="preserve">hal-03890051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textométrie et séries chronologiques</w:t>
+                <w:t xml:space="preserve">L’université saisie par ses archives. Comptes rendus de réunion, rapports scientifiques et procédures d’enregistrement (1964-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ArchivU n° 4 : « Une approche comparative ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Facq-Mellet; Judith Revel; Frédérique Sitri; Université Paris Nanterre, May 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet ArchivU n° 5 : « Explorations du corpus numérisé : présentation des premiers résultats »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Facq-Mellet; Judith Revel; Frédérique Sitri; Université Paris Nanterre, Oct 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522058v1</w:t>
+                <w:t xml:space="preserve">hal-03522060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textométrie et analyse du discours institutionnel</w:t>
+                <w:t xml:space="preserve">Textométrie et séries chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine DATA/SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Universitaire de Données; Maison des Sciences de l’Homme, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet ArchivU n° 4 : « Une approche comparative ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Facq-Mellet; Judith Revel; Frédérique Sitri; Université Paris Nanterre, May 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522046v1</w:t>
+                <w:t xml:space="preserve">hal-03522058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours et humanités numériques : quelles rencontres ?</w:t>
+                <w:t xml:space="preserve">Que peut apporter la textométrie à l’analyse du discours institutionnel ? Retour d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’approche textométrique de corpus textuels : pratiques &amp; méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317000v1</w:t>
+                <w:t xml:space="preserve">hal-03522056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’institution impose et légitime des réformes structurelles par le discours : analyse différentielle du discours de la Banque centrale européenne (1998-2018)</w:t>
+                <w:t xml:space="preserve">L’emploi des personnes dans les rapports d’activité de laboratoire de l’université de Nanterre, ses évolutions et ses variations (1970-auj.). Le cas du pronom « nous »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montbéliard, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roi disait : « Nous voulons ». Usages et fonctions du nous dans le discours politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7320 Bases, Corpus, Langage; UMR 5267 Praxilling, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176702v1</w:t>
+                <w:t xml:space="preserve">hal-03522044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une exploration textométrique à l’analyse argumentative du discours de la Banque Centrale Européenne (BCE)</w:t>
+                <w:t xml:space="preserve">Textométrie et analyse du discours institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du réseau international ADDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Semaine DATA/SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Universitaire de Données; Maison des Sciences de l’Homme, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176700v1</w:t>
+                <w:t xml:space="preserve">hal-03522046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images de presse en sciences sociales de la fin du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle à nos jours : usages, imaginaires et croisement des méthodes (introduction thématique)</w:t>
+                <w:t xml:space="preserve">Analyse du discours et humanités numériques : quelles rencontres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3- ALED) Discourses across languages, cultures and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334908v1</w:t>
+                <w:t xml:space="preserve">hal-02317000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de l'analyse du discours à l'étude de la Banque Centrale Européenne (BCE)</w:t>
+                <w:t xml:space="preserve">Quand l’institution impose et légitime des réformes structurelles par le discours : analyse différentielle du discours de la Banque centrale européenne (1998-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire CRESE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire DTEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159705v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des voix de poilus dans les canards</w:t>
+                <w:t xml:space="preserve">D’une exploration textométrique à l’analyse argumentative du discours de la Banque Centrale Européenne (BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Créteil, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum du réseau international ADDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316990v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours de la Banque Centrale Européenne (BCE) au prisme d'une analyse du discours outillée</w:t>
+                <w:t xml:space="preserve">Quels apports de l'analyse du discours à l'étude de la Banque Centrale Européenne (BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours de conjoncture économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovic Desmedt; Laurent Gautier; Matthieu Llorca, Jun 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335052v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t>
+                <w:t xml:space="preserve">Images de presse en sciences sociales de la fin du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle à nos jours : usages, imaginaires et croisement des méthodes (introduction thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de presse en sciences sociales de la fin du XIXe siècle à nos jours : usages, imaginaires, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167511v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions de l’éditorial dans la presse française (1900-2015)</w:t>
+                <w:t xml:space="preserve">Des voix de poilus dans les canards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, GIS Journalisme, Mar 2017, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Acteurs, dispositifs et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317007v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PDU des années 2000/2010 et leurs discours : une analyse diachronique et politologique prenant appui sur la textométrie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le discours de la Banque Centrale Européenne (BCE) au prisme d'une analyse du discours outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les discours de conjoncture économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Desmedt; Laurent Gautier; Matthieu Llorca, Jun 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530420v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation et diffusion des données de la recherche</w:t>
+                <w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Espace générique des discours « tenant lieu » d’un autre discours et le champ de la représentation du discours autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163772v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions de l’écriture de l’éditorial dans la presse française</w:t>
+                <w:t xml:space="preserve">Les évolutions de l’éditorial dans la presse française (1900-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les écritures du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Journalisme, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163775v1</w:t>
+                <w:t xml:space="preserve">hal-02317007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metaphors be semi-automatically identified? The example of metaphors in a corpus of French newspapers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PDU des années 2000/2010 et leurs discours : une analyse diachronique et politologique prenant appui sur la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th UK Cognitive Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2014, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317010v1</w:t>
+                <w:t xml:space="preserve">hal-01530420v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer et annoter la métaphore en corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les évolutions de l’écriture de l’éditorial dans la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle BCL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7320, Dec 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335037v1</w:t>
+                <w:t xml:space="preserve">hal-03163775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) lecture(s) pour la presse régionale du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle à l’ère du numérique ? Retour sur l’exemple du &amp;lt;i&amp;gt;Petit Comtois&amp;lt;/i&amp;gt; (1883-1944)</w:t>
+                <w:t xml:space="preserve">Valorisation et diffusion des données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la presse numérisée à la presse numérique : nouvelles modalités de recherches, quelle place pour le chercheur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISA, Nov 2013, Corte, France</w:t>
+              <w:t xml:space="preserve">Méthodes Informatiques et Statistiques en Analyse de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335016v1</w:t>
+                <w:t xml:space="preserve">hal-03163772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de discours médiatique sur la nourriture à la moulinette des outils statistiques (1992-2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repérer et annoter la métaphore en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le manger et le dire !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université libre de Bruxelles, Sep 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Cycle BCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7320, Dec 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317017v1</w:t>
+                <w:t xml:space="preserve">hal-02335037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des formes et des stratégies du discours rapporté dans le genre de la dépêche au carrefour des XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can metaphors be semi-automatically identified? The example of metaphors in a corpus of French newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours rapporté et genres de discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CONSCILA, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">5th UK Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2014, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335061v1</w:t>
+                <w:t xml:space="preserve">hal-02317010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Afrique au prisme du &amp;lt;i&amp;gt;Petit Comtois&amp;lt;/i&amp;gt; (1883-1903)</w:t>
+                <w:t xml:space="preserve">Quelle(s) lecture(s) pour la presse régionale du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle à l’ère du numérique ? Retour sur l’exemple du &amp;lt;i&amp;gt;Petit Comtois&amp;lt;/i&amp;gt; (1883-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Afrique en discours. Lieux communs et stéréotypes de la crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">De la presse numérisée à la presse numérique : nouvelles modalités de recherches, quelle place pour le chercheur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISA, Nov 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317021v1</w:t>
+                <w:t xml:space="preserve">hal-02335016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">20 ans de discours médiatique sur la nourriture à la moulinette des outils statistiques (1992-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Sep 2012, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des formes et des stratégies du discours rapporté dans le genre de la dépêche au carrefour des XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours rapporté et genres de discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CONSCILA, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique au prisme du &amp;lt;i&amp;gt;Petit Comtois&amp;lt;/i&amp;gt; (1883-1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique en discours. Lieux communs et stéréotypes de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Analysis based on morpho-lexical features: The example of a 19th Century regional Press Corpus along with its columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque thématique 2008 du CBL/BKL : nouvelles approches en linguistique textuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6006,100 +6304,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration textuelle du discours d'un quotidien régional au carrefour du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles : &amp;lt;i&amp;gt;Le Petit Comtois&amp;lt;/i&amp;gt; (1883-1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche-Comté, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01339066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6109,111 +6407,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les données textuelles des petites annonces du &amp;lt;i&amp;gt;Salinois&amp;lt;/i&amp;gt; (1840-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Humaspatia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6223,229 +6521,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minute décryptage. Quand le développement personnel parle de Michel Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://selfhelp.hypotheses.org/707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment définir le développement personnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://selfhelp.hypotheses.org/585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement personnel vu par les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://selfhelp.hypotheses.org/605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6513,51 +6811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CEE5799"/>
+    <w:nsid w:val="DE793F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6744,51 +7042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lethier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7558-2389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124926959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79239543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071445630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAB-3620-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.23.14let" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Viprey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg Sj&#246;blom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01339066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lethier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7558-2389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124926959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79239543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071445630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAB-3620-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.23.14let" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Viprey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg Sj&#246;blom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01339066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>