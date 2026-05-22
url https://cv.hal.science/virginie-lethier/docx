--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,6756 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6705 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Lethier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7558-2389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124926959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">79239543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Kbq4EjUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000071445630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAB-3620-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Sciences du langage à l’Université de Franche-ComtéEA 4661 ELLIADD (Éditions, Langages, Littératures, Informatique, Arts, Didactiques, Discours)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’intégration d’un nouveau régime en analyse du discours, le format. Le cas du rapport de laboratoire à l’université de Nanterre (1970-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.61-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04588120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Nous&amp;lt;/i&amp;gt; dans les « rapports d’autoévaluation » de la recherche : un révélateur de logiques disciplinaires et institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le roi disait « nous voulons » : usages et fonctions du ‘nous’ dans le discours politique, 77, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exploration textométrique d’un corpus de comptes rendus de l’université de Nanterre aux pistes interprétatives sur l’évolution du genre en diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La fabrication discursive de l’université : comptes rendus et rapports scientifiques en diachronie, 78, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.8185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing urban policy discourses using textometry: An application to French urban transport plans (2000-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098019873824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre mondiale au prisme de la langue : entretien avec Odile Roynette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner un écrit professionnel au prisme de sa dimension argumentative : le cas du dossier d’usager en CSAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aad.2540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La textométrie pour révéler évolutions et oppositions dans les discours des politiques urbaines. Le cas des PDU français (2000-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.113.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique de l’oeuvre de M. Barrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Un hommage à Jean Peytard, précurseur de l’analyse de discours et de la didactique des langues, 10, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Maurice Tournier, &amp;lt;i&amp;gt;Des noms et des gens en République (1879-1914)&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.200-203. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.9040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textuelle d’un discours de presse régionale du XIXe siècle : Le Petit Comtois (1883-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque interdoctoral, 6, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Analysis based on morpho-lexical Features: The Example of a 19th Century regional Press Corpus along with its Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.175-190. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/bjl.23.14let⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de presse au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : pratiques socio-discursives émergentes (présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Viprey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Discours de presse au XIX</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> siècle : pratiques socio-discursives émergentes, 25, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du rubriquage d’un quotidien régional du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : &amp;lt;i&amp;gt;Le Petit Comtois&amp;lt;/i&amp;gt; (1883-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Discours de presse au XIX</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> siècle : pratiques socio-discursives émergentes, 25, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de presse au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : pratiques socio-discursives émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Viprey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.168, 2008, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;fake news&amp;quot; : un objet pour l’analyse du discours médiatique ? Le cas de la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pretalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruser avec l’information. Fake news et théories du complot de l'Antiquité à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-389, 2025, Presses Universitaires de Franche-Comté, 978-2-38549-189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability of the Discursive Framework of the Ministry of Foreign Affairs Tested by Textometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kastberg Sjöblom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Giordano; Michelangelo Misuraca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Textual Data Analysis. JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.361-371, 2024, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-031-55917-4. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55917-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter à couvert dans la presse de tranchées (1914-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Ferron; Émilie Née; Claire Oger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d'un problème public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.229-241, 2022, 978-2753583085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder le discours de la Banque Centrale Européenne (1998-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Desmedt; Laurent Gautier; Matthieu Llorca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de conjoncture : approches croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du cadre discursif du ministère de l’Europe et des Affaires étrangères à l’épreuve de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kastberg Sjöblom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelangelo Misuraca; Germana Scepi; Maria Spano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadistat Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.720-727, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelangelo Misuraca; Germana Scepi; Maria Spano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadistat Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. sémantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vladimirska; Thierry Ponchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'autre voir autrui. L’altérité dans la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique des évolutions de l’éditorial (1890-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damon Mayaffre; Céline Poudat; Laurent Vanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016 : 13ème Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.485-495, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire l’archive : presse écrite du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de la linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation linguistique de corpus : vers l’exhaustivité par la convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.1151-1161, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive numérique de comptes rendus de conseils d’administration universitaire (1986-2018) annotée pour l’analyse de la représentation des prises de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès mondial de la linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UR4521 GRAMMATICA, Université d'Artois, Jul 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dynamiques entre un genre de discours et un agencement textuel : le cas de la liste dans les rapports d'activité de laboratoire (1970-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès mondial de la linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UR4521 GRAMMATICA, Université d'Artois, Jul 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux de la récursivité de la RDA : une entrée par le genre de discours. Le cas du compte rendu de conseil d’administration universitaire (1984-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Il m’a reproché d’avoir dit que… » La récursivité de la représentation du discours autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Zufferey, Jun 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la textométrie peut-elle nous aider à décrire et penser les genres de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Analyse automatique du discours, Tal et Textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours à la machine, de la machine à la textualité. Dialogues et frictions entre Pêcheux et la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’opposition distinctive quanti-quali aux frontières et reconfigurations de l’analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle Discours, Dispositifs, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation du discours autre à la construction discursive de la démocratie locale : approche comparative des comptes rendus de conseils municipaux français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe Représentation du Dire et du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets argumentatifs de « selon » marqueur de modalisation en assertion seconde : une perspective générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international du CerLiCO : Marqueurs modaux, énonciation et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours des plans de mobilités urbaines français : un tournant dans les années 2020 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Grachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères pour l’étude de la subjectivité dans les discours dits « neutres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier la subjectivité dans toutes ses manifestations avec les outils de l’Analyse statistique de Données Textuelles : outils et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Jan 2023, Neuchâtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous néolibéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de la MSHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Ledoux, Dec 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoriy Manucharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoriy Manucharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoriy Manucharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du macro-genre rapport au genre de discours rapport de laboratoire (université de Nanterre, 1970-auj.) : un éclairage par le format »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les formes d’écriture comme interfaces entre supports et genres de discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDITEC, Apr 2022, Université Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du cadre discursif du ministère de l’Europe et des Affaires étrangères à l’épreuve de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kastberg Sjöblom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser les fake news : le cas de la presse au carrefour des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruser avec l'information. Fake news et théories du complot de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textométrie et séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ArchivU n° 4 : « Une approche comparative ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Facq-Mellet; Judith Revel; Frédérique Sitri; Université Paris Nanterre, May 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université saisie par ses archives. Comptes rendus de réunion, rapports scientifiques et procédures d’enregistrement (1964-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ArchivU n° 5 : « Explorations du corpus numérisé : présentation des premiers résultats »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Facq-Mellet; Judith Revel; Frédérique Sitri; Université Paris Nanterre, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la textométrie à l’analyse du discours institutionnel ? Retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche textométrique de corpus textuels : pratiques &amp; méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des personnes dans les rapports d’activité de laboratoire de l’université de Nanterre, ses évolutions et ses variations (1970-auj.). Le cas du pronom « nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Née</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roi disait : « Nous voulons ». Usages et fonctions du nous dans le discours politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7320 Bases, Corpus, Langage; UMR 5267 Praxilling, Dec 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textométrie et analyse du discours institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA/SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données; Maison des Sciences de l’Homme, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’institution impose et légitime des réformes structurelles par le discours : analyse différentielle du discours de la Banque centrale européenne (1998-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DTEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours et humanités numériques : quelles rencontres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3- ALED) Discourses across languages, cultures and space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une exploration textométrique à l’analyse argumentative du discours de la Banque Centrale Européenne (BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du réseau international ADDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de presse en sciences sociales de la fin du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle à nos jours : usages, imaginaires et croisement des méthodes (introduction thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de presse en sciences sociales de la fin du XIXe siècle à nos jours : usages, imaginaires, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de l'analyse du discours à l'étude de la Banque Centrale Européenne (BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire CRESE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des voix de poilus dans les canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Montrichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Acteurs, dispositifs et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la Banque Centrale Européenne (BCE) au prisme d'une analyse du discours outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de conjoncture économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Desmedt; Laurent Gautier; Matthieu Llorca, Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace générique des discours « tenant lieu » d’un autre discours et le champ de la représentation du discours autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l’éditorial dans la presse française (1900-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Journalisme, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PDU des années 2000/2010 et leurs discours : une analyse diachronique et politologique prenant appui sur la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530420v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l’écriture de l’éditorial dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et diffusion des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes Informatiques et Statistiques en Analyse de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et annoter la métaphore en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle BCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7320, Dec 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can metaphors be semi-automatically identified? The example of metaphors in a corpus of French newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UK Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University, Jul 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) lecture(s) pour la presse régionale du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle à l’ère du numérique ? Retour sur l’exemple du &amp;lt;i&amp;gt;Petit Comtois&amp;lt;/i&amp;gt; (1883-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la presse numérisée à la presse numérique : nouvelles modalités de recherches, quelle place pour le chercheur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISA, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de discours médiatique sur la nourriture à la moulinette des outils statistiques (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manger et le dire !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Sep 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des formes et des stratégies du discours rapporté dans le genre de la dépêche au carrefour des XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours rapporté et genres de discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSCILA, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique au prisme du &amp;lt;i&amp;gt;Petit Comtois&amp;lt;/i&amp;gt; (1883-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en discours. Lieux communs et stéréotypes de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Analysis based on morpho-lexical features: The example of a 19th Century regional Press Corpus along with its columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque thématique 2008 du CBL/BKL : nouvelles approches en linguistique textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textuelle du discours d'un quotidien régional au carrefour du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles : &amp;lt;i&amp;gt;Le Petit Comtois&amp;lt;/i&amp;gt; (1883-1903)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01339066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les données textuelles des petites annonces du &amp;lt;i&amp;gt;Salinois&amp;lt;/i&amp;gt; (1840-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Humaspatia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minute décryptage. Quand le développement personnel parle de Michel Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://selfhelp.hypotheses.org/707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir le développement personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://selfhelp.hypotheses.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement personnel vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://selfhelp.hypotheses.org/605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6811,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE793F60"/>
+    <w:nsid w:val="B5570000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7042,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lethier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7558-2389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124926959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79239543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071445630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAB-3620-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.23.14let" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Viprey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg Sj&#246;blom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01339066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-lethier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7558-2389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124926959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79239543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Kbq4EjUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071445630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAB-3620-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7858" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019873824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.23.14let" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Viprey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Richeton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg Sj&#246;blom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Grachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01339066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>