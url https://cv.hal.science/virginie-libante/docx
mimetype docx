--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -914,425 +914,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03483995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
+                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lao</w:t>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Virginie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922962v1</w:t>
+                <w:t xml:space="preserve">hal-03041936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.1004. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11091004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972177v1</w:t>
+                <w:t xml:space="preserve">hal-02922962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Paindorge</w:t>
+                <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reboul</w:t>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anissa Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11091004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041936v1</w:t>
+                <w:t xml:space="preserve">hal-02972177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal Conjugative and Mobilizable Elements in Streptococcus suis: Major Actors in the Spreading of Antimicrobial Resistance and Bacteriocin Synthesis Genes</w:t>
               </w:r>
@@ -1370,51 +1370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.22. </w:t>
@@ -1612,77 +1612,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (13), pp.e00337-17. </w:t>
@@ -1720,51 +1720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The obscure world of integrative and mobilizable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,64 +1880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance Genes and Genetic Elements Associated with Antibiotic Resistance in Clinical and Commensal Isolates of Streptococcus salivarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chaffanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (238), 13 p. </w:t>
@@ -3417,90 +3417,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between an Integrative Mobilizable Element and its hosting Integrative Conjugative Element: how to have one’s cake and eat it too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasmid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
@@ -3654,90 +3654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3792,90 +3792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and mobility of mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Scientific meeting of the One Health European Joint Programme on Foodborne Zoonoses, Antimicrobial Resistance and Emerging Threats (online meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
@@ -4081,51 +4081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
@@ -4167,77 +4167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matriochka syndrom of Integrative Elements in Streptoccoci: Conjugative Mobilization through hijacking or cargo transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4430,77 +4430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaris Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
@@ -5320,77 +5320,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
@@ -5432,90 +5432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
@@ -5691,77 +5691,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ASM conference on Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
@@ -5967,51 +5967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
@@ -6279,51 +6279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE4CF150"/>
+    <w:nsid w:val="D2C97394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6510,51 +6510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-libante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9728-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074784242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03483995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nombre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9010022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00337-17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaffanel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00415-15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2012.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNVT0SDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032262999" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5158" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P92QRNZZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ginistry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghisolfi-Nieto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Libante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05286305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Uru&#233;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M&#170; Mar&#237;n-Alcal&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nombre Yves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebert Michael" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3898-9_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-libante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9728-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074784242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03483995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nombre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9010022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00337-17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaffanel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00415-15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2012.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNVT0SDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032262999" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5158" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P92QRNZZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ginistry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghisolfi-Nieto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Libante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05286305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Uru&#233;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M&#170; Mar&#237;n-Alcal&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nombre Yves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebert Michael" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3898-9_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>