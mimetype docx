--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -210,2552 +210,2686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
+                <w:t xml:space="preserve">Evidence of transfer of antimicrobial resistance genes from the porcine pathogen &amp;lt;i&amp;gt;Streptococcus suis&amp;lt;/i&amp;gt; to human clinical isolates of &amp;lt;i&amp;gt;Streptococcus agalactiae&amp;lt;/i&amp;gt; in a major pig-producing region of Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+                <w:t xml:space="preserve">Cristina Uruén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">María José Lavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Clara M Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Antonio Rezusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.101396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2026.101396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289975v1</w:t>
+                <w:t xml:space="preserve">hal-05600293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.001224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528772v1</w:t>
+                <w:t xml:space="preserve">hal-05289975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Boisséson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.001224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04228454v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of DNA processing features unravels novel properties of ICE conjugation in Gram-positive bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Laroussi</w:t>
+                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Thiriet</w:t>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (14), pp.8127-8142. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.e0016423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881644v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Mechanisms of Antibiotic Resistance and the Mobile Resistome in the Emerging Zoonotic Pathogen Streptococcus suis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of DNA processing features unravels novel properties of ICE conjugation in Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Haifa Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081765⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (14), pp.8127-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03483995v1</w:t>
+                <w:t xml:space="preserve">hal-03881644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Update on the Mechanisms of Antibiotic Resistance and the Mobile Resistome in the Emerging Zoonotic Pathogen Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reboul</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041936v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03483995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
+                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lao</w:t>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Virginie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922962v1</w:t>
+                <w:t xml:space="preserve">hal-03041936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.1004. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11091004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972177v1</w:t>
+                <w:t xml:space="preserve">hal-02922962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal Conjugative and Mobilizable Elements in Streptococcus suis: Major Actors in the Spreading of Antimicrobial Resistance and Bacteriocin Synthesis Genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nombre</w:t>
+                <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+                <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Staub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9010022⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11091004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492077v1</w:t>
+                <w:t xml:space="preserve">hal-02972177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a relaxase belonging to the MOBT family, a widespread family in Firmicutes mediating the transfer of ICEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Robert</w:t>
+                <w:t xml:space="preserve">Chromosomal Conjugative and Mobilizable Elements in Streptococcus suis: Major Actors in the Spreading of Antimicrobial Resistance and Bacteriocin Synthesis Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t>
+                <w:t xml:space="preserve">Yves Nombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-019-0160-9⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9010022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138843v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and Their Intra- and Interspecies Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of a relaxase belonging to the MOBT family, a widespread family in Firmicutes mediating the transfer of ICEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00337-17⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-019-0160-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543490v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The obscure world of integrative and mobilizable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes8110337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and Their Intra- and Interspecies Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000219⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (13), pp.e00337-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00337-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476043v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance Genes and Genetic Elements Associated with Antibiotic Resistance in Clinical and Commensal Isolates of Streptococcus salivarius</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Payot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162 (4), pp.622 - 632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00415-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475102v1</w:t>
+                <w:t xml:space="preserve">hal-01476043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrilin-3 switches from anti- to pro-anabolic upon integration to the extracellular matrix</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance Genes and Genetic Elements Associated with Antibiotic Resistance in Clinical and Commensal Isolates of Streptococcus salivarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Cottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudie Bantsimba-Malanda</w:t>
+                <w:t xml:space="preserve">Fanny Chaffanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2012.03.004⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (12), pp.4155 - 4163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00415-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01791083v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of two closely related integrative and conjugative elements from Streptococcus thermophilus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morel</w:t>
+                <w:t xml:space="preserve">Matrilin-3 switches from anti- to pro-anabolic upon integration to the extracellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Decaris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bantsimba-Malanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-238⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.290 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642537v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous recombination at the border: Insertion-deletions and the trapping of foreign DNA in Streptococcus pneumoniae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of two closely related integrative and conjugative elements from Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (238), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.032262999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797918v1</w:t>
+                <w:t xml:space="preserve">hal-02642537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the ATP-binding site of SopA protein in partition of the F plasmid 1 1Edited by M. Yaniv</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Homologous recombination at the border: Insertion-deletions and the trapping of foreign DNA in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lane</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.5158⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (4), pp.2100 - 2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.032262999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01790114v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Role of the ATP-binding site of SopA protein in partition of the F plasmid 1 1Edited by M. Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 314 (3), pp.387 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.5158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction of nucleolin with an evolutionary conserved sequence is required for pre-rRNA primary processing in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ginistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghisolfi-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (25), pp.18845-18850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2765,2262 +2899,2262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the role of IMEs in antimicrobial resistance and horizontal gene transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
+                <w:t xml:space="preserve">OrfL and OrfM: Biochemical and Structural Characterization of Key Players in Horizontal Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunkan Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sekkouri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">37th Rhine-knee Regiomeeting on structural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ottrott, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286215v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrfL and OrfM: Biochemical and Structural Characterization of Key Players in Horizontal Gene Transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Thureaux</w:t>
+                <w:t xml:space="preserve">Uncovering the role of IMEs in antimicrobial resistance and horizontal gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Sagrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Rhine-knee Regiomeeting on structural biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ottrott, France</w:t>
+              <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503718v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and Antimicrobial Resistance Traits of Invasive Streptococcus suis in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Uruén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mª Marín-Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cambridge (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile genetic elements that carry macrolide-lincosamide and tetracycline resistance genes in Streptococcus suis strains isolated in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between an Integrative Mobilizable Element and its hosting Integrative Conjugative Element: how to have one’s cake and eat it too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasmid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus suis as a reservoir of antibiotic resistance genes carried by Mobile Genetic Elements transferring by conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and mobility of mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Scientific meeting of the One Health European Joint Programme on Foodborne Zoonoses, Antimicrobial Resistance and Emerging Threats (online meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of chromosomal mobile genetic elements transferring by conjugation in the dissemination of antimicrobial resistance in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of chromosomal mobile genetic elements transferred by conjugation in the dissemination of antimicrobial resistance in S. suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matriochka syndrom of Integrative Elements in Streptoccoci: Conjugative Mobilization through hijacking or cargo transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Eléments Transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Mobilizable Element (IMEs): a reservoir of antibiotic resistance genes in the zoonotic pathogen Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3546 - Les elements mobiles du mécanisme aux populations, une approche intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and their intra- and interspecies transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Streptococcus thermophilus genomic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decaris Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909351v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909335v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of competence in streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grebert Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Decaris Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5030,1025 +5164,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic characterization of antimicrobial resistance in Streptococcus suis strains isolated in France, under a “One Health” approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Boisséson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The One Health challenges to tackle infectious diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene: cryptic passengers or hijackers of the conjugative machinery of ICEs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Sarica</w:t>
+                <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gapp</w:t>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232456v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene: cryptic passengers or hijackers of the conjugative machinery of ICEs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Sarica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232454v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to macrolides-lincosamides and tetracyclines of Streptococcus suis strains isolated from swine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès national de la Société Française de Microbiologie « MICROBES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and their intra- and interspecies transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ASM conference on Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and maintenance of ICEs from Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation du transfert d'éléments intégratifs conjugatifs chez Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6058,160 +6192,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Quantification of Conjugative Transfer of Mobile Genetic Elements Carrying Antibiotic Resistance Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2815, Springer US, pp.79-91, 2024, Methods in Molecular Biology, 978-1-0716-3898-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3898-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6279,51 +6413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2C97394"/>
+    <w:nsid w:val="386642FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6510,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-libante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9728-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074784242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03483995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nombre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9010022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00337-17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaffanel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00415-15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2012.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNVT0SDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032262999" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5158" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P92QRNZZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ginistry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghisolfi-Nieto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Libante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05286305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Uru&#233;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M&#170; Mar&#237;n-Alcal&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nombre Yves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebert Michael" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3898-9_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-libante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9728-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074784242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05600293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Uru&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lavilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rezusta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2026.101396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03483995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nombre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9010022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00337-17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaffanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00415-15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNVT0SDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032262999" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P92QRNZZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ginistry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghisolfi-Nieto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Libante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05286305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M&#170; Mar&#237;n-Alcal&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nombre Yves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebert Michael" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3898-9_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>