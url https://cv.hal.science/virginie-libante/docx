--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1048,425 +1048,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03483995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
+                <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Paindorge</w:t>
+                <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lang</w:t>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041936v1</w:t>
+                <w:t xml:space="preserve">hal-02922962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lao</w:t>
+                <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11090999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11091004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922962v1</w:t>
+                <w:t xml:space="preserve">hal-02972177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gapp</w:t>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Oussalah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.1004. </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11091004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972177v1</w:t>
+                <w:t xml:space="preserve">hal-03041936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal Conjugative and Mobilizable Elements in Streptococcus suis: Major Actors in the Spreading of Antimicrobial Resistance and Bacteriocin Synthesis Genes</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.22. </w:t>
@@ -1714,295 +1714,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The obscure world of integrative and mobilizable elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and Their Intra- and Interspecies Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (11), pp.337. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (13), pp.e00337-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes8110337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00337-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686871v1</w:t>
+                <w:t xml:space="preserve">hal-01543490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and Their Intra- and Interspecies Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The obscure world of integrative and mobilizable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Dahmane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83 (13), pp.e00337-17. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00337-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes8110337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543490v1</w:t>
+                <w:t xml:space="preserve">hal-01686871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
               </w:r>
@@ -2014,64 +2014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2135,90 +2135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance Genes and Genetic Elements Associated with Antibiotic Resistance in Clinical and Commensal Isolates of Streptococcus salivarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chaffanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (12), pp.4155 - 4163. </w:t>
@@ -2454,51 +2454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (238), 13 p. </w:t>
@@ -3090,51 +3090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy (France), France</w:t>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cambridge (England), United Kingdom</w:t>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
@@ -3551,90 +3551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between an Integrative Mobilizable Element and its hosting Integrative Conjugative Element: how to have one’s cake and eat it too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasmid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus suis as a reservoir of antibiotic resistance genes carried by Mobile Genetic Elements transferring by conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,90 +3788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3926,90 +3926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and mobility of mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Scientific meeting of the One Health European Joint Programme on Foodborne Zoonoses, Antimicrobial Resistance and Emerging Threats (online meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th symposium on Antimicrobial Resistance in Animal and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
@@ -4301,90 +4301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matriochka syndrom of Integrative Elements in Streptoccoci: Conjugative Mobilization through hijacking or cargo transport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Eléments Transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
@@ -4452,51 +4452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4538,103 +4538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and their intra- and interspecies transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
@@ -4715,51 +4715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
@@ -4801,258 +4801,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decaris Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909335v1</w:t>
+                <w:t xml:space="preserve">hal-01909351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Decaris Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909351v1</w:t>
+                <w:t xml:space="preserve">hal-01909335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of competence in streptococcus thermophilus</w:t>
               </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grebert Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaris Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,277 +5422,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene: cryptic passengers or hijackers of the conjugative machinery of ICEs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lao</w:t>
+                <w:t xml:space="preserve">Nazim Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232454v1</w:t>
+                <w:t xml:space="preserve">hal-04232456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizable elements carrying the lincosamides-streptogramin A-pleuromutilins lsa(C) resistance gene: cryptic passengers or hijackers of the conjugative machinery of ICEs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gapp</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Caparica Congress in Antibiotic Resistance (IC2AR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caparica, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232456v1</w:t>
+                <w:t xml:space="preserve">hal-04232454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to macrolides-lincosamides and tetracyclines of Streptococcus suis strains isolated from swine in France</w:t>
               </w:r>
@@ -5717,51 +5717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marois-Créhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5799,103 +5799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Integrative and Conjugative Elements of Streptococcus salivarius and their intra- and interspecies transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ASM conference on Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
@@ -6088,64 +6088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
@@ -6232,64 +6232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2815, Springer US, pp.79-91, 2024, Methods in Molecular Biology, 978-1-0716-3898-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6413,51 +6413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="386642FA"/>
+    <w:nsid w:val="F814C578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6644,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-libante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9728-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074784242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05600293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Uru&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lavilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rezusta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2026.101396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03483995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nombre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9010022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00337-17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaffanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00415-15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNVT0SDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032262999" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P92QRNZZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ginistry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghisolfi-Nieto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Libante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05286305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M&#170; Mar&#237;n-Alcal&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nombre Yves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebert Michael" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3898-9_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-libante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9728-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074784242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05600293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Uru&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lavilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rezusta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2026.101396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03483995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nombre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9010022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00337-17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaffanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00415-15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2012.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNVT0SDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032262999" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P92QRNZZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ginistry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghisolfi-Nieto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Libante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagrillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05286305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M&#170; Mar&#237;n-Alcal&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gottschalk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nombre Yves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebert Michael" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3898-9_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>