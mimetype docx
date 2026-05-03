--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -860,887 +860,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
+                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+                <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurene Le Berre</w:t>
+                <w:t xml:space="preserve">C Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90870-8⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1032-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246426v1</w:t>
+                <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Togola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Desmarchais</w:t>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Téteau</w:t>
+                <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vignault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.1032-1042. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90870-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107618v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549955v1</w:t>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,210 +1753,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
+                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Jaubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159 (5), pp.571-583. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623613v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
               </w:r>
@@ -2066,299 +2070,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (5), pp.571-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624140v1</w:t>
+                <w:t xml:space="preserve">hal-02623613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+                <w:t xml:space="preserve">hal-02624140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a n-3 polyunsaturated fatty acid-enriched diet on embryo production in dairy cows</w:t>
               </w:r>
@@ -2370,51 +2370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,481 +2472,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Bertevello</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+                <w:t xml:space="preserve">hal-02621393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991460v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Durcin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621393v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,425 +3138,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01409334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594517v1</w:t>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409334v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4742,295 +4742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghrelin in female and male reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/158102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136275v1</w:t>
+                <w:t xml:space="preserve">hal-01129552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin in female and male reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/158102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129552v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum carotenoid, tocopherol and retinol concentrations and breast cancer risk in the E3N‐EPIC study</w:t>
               </w:r>
@@ -5632,286 +5632,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid and risk of breast cancer: a fact or not?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conjugated linoleic acid content in breast adipose tissue of breast cancer patients and the risk of metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lavillonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Poncheville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Germain</w:t>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre du gynécologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/S15327914NC4501_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738285v1</w:t>
+                <w:t xml:space="preserve">hal-04732402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated linoleic acid content in breast adipose tissue of breast cancer patients and the risk of metastasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Lavillonnière</w:t>
+                <w:t xml:space="preserve">Fatty acid and risk of breast cancer: a fact or not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Poncheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">E. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre du gynécologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 280, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732402v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linoleic acid content in breast adipose tissue is not associated with the relative risk of breast cancer in a population of French patients</w:t>
               </w:r>
@@ -6348,51 +6348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
@@ -6572,90 +6572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenols are present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6700,333 +6700,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,260 +7325,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la metformine sur les sécrétions des gonadotrophines par les cellules hypophysaires de rate : rôle de l'AMPK?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tosca</w:t>
+                <w:t xml:space="preserve">Caractérisation de la résistine dans l'ovaire de vache et de rate et effet de la résistine recombinante sur les cellules de la granulosa in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congrès de la Société Française d'Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Deauville, France</w:t>
+              <w:t xml:space="preserve">53. Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754687v1</w:t>
+                <w:t xml:space="preserve">hal-02820801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la résistine dans l'ovaire de vache et de rate et effet de la résistine recombinante sur les cellules de la granulosa in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Effet de la metformine sur les sécrétions des gonadotrophines par les cellules hypophysaires de rate : rôle de l'AMPK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">27. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820801v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t>
               </w:r>
@@ -7590,77 +7590,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPS Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t>
@@ -7715,77 +7715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t>
@@ -7846,90 +7846,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8116,410 +8116,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dietary beta-carotene and alpha-linolenic acid: effect on promotion of experimental mammary tumours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">n-3 fatty acids and breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Steghens</w:t>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Riboli; R. Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: opportunities for cancer prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 156, IARC Press, pp.403-404, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
+              <w:t xml:space="preserve">, 156, IARC Press, pp.337-341, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738374v1</w:t>
+                <w:t xml:space="preserve">hal-04738394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated linoleic acid and the risk of breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chajès</w:t>
+                <w:t xml:space="preserve">Interaction of dietary beta-carotene and alpha-linolenic acid: effect on promotion of experimental mammary tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steghens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Riboli; R. Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: opportunities for cancer prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 156, IARC Press, pp.203-204, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
+              <w:t xml:space="preserve">, 156, IARC Press, pp.403-404, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738415v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 fatty acids and breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Conjugated linoleic acid and the risk of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavillonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Riboli; R. Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: opportunities for cancer prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 156, IARC Press, pp.337-341, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
+              <w:t xml:space="preserve">, 156, IARC Press, pp.203-204, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738394v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras et cancérogenèse mammaire</w:t>
               </w:r>
@@ -8720,51 +8720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="350473B0"/>
+    <w:nsid w:val="C24B1961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8951,51 +8951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-maillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9306-4545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.087023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/158102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyonori Kuriki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn069" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoinard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jourdan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barascu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088235" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poncheville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Body" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327914NC4501_2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10130" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0064" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcneilly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820801v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steghens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavilloni&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cognault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-maillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9306-4545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.087023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/158102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyonori Kuriki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn069" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoinard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jourdan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barascu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088235" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327914NC4501_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poncheville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Body" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10130" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0064" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcneilly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738394v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoinard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steghens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavilloni&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cognault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>