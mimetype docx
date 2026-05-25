--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -860,891 +860,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
+                <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Togola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Desmarchais</w:t>
+                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Téteau</w:t>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vignault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90870-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107618v1</w:t>
+                <w:t xml:space="preserve">hal-03246426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Emond</w:t>
+                <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Le Berre</w:t>
+                <w:t xml:space="preserve">C Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1032-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90870-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246426v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+                <w:t xml:space="preserve">hal-02549955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,612 +1749,616 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (18), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21186661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549955v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (18), 30 p. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (5), pp.571-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21186661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959768v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Jaubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159 (5), pp.571-583. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623613v1</w:t>
+                <w:t xml:space="preserve">hal-02624140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624140v1</w:t>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a n-3 polyunsaturated fatty acid-enriched diet on embryo production in dairy cows</w:t>
               </w:r>
@@ -2370,51 +2370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,481 +2472,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Durcin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621393v1</w:t>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991460v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,425 +3138,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Corbin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409334v1</w:t>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594517v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4742,295 +4742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin in female and male reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/158102⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129552v1</w:t>
+                <w:t xml:space="preserve">hal-01136275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghrelin in female and male reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t>
+              <w:t xml:space="preserve">International Journal of Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/158102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01136275v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum carotenoid, tocopherol and retinol concentrations and breast cancer risk in the E3N‐EPIC study</w:t>
               </w:r>
@@ -5632,286 +5632,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated linoleic acid content in breast adipose tissue of breast cancer patients and the risk of metastasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Lavillonnière</w:t>
+                <w:t xml:space="preserve">Fatty acid and risk of breast cancer: a fact or not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Poncheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre du gynécologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 280, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732402v1</w:t>
+                <w:t xml:space="preserve">hal-04738285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid and risk of breast cancer: a fact or not?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. de Poncheville</w:t>
+                <w:t xml:space="preserve">Conjugated linoleic acid content in breast adipose tissue of breast cancer patients and the risk of metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lavillonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Germain</w:t>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre du gynécologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/S15327914NC4501_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738285v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linoleic acid content in breast adipose tissue is not associated with the relative risk of breast cancer in a population of French patients</w:t>
               </w:r>
@@ -6348,51 +6348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
@@ -6572,90 +6572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenols are present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6700,333 +6700,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,64 +7120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
@@ -7325,260 +7325,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la résistine dans l'ovaire de vache et de rate et effet de la résistine recombinante sur les cellules de la granulosa in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Effet de la metformine sur les sécrétions des gonadotrophines par les cellules hypophysaires de rate : rôle de l'AMPK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">27. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820801v1</w:t>
+                <w:t xml:space="preserve">hal-02754687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la metformine sur les sécrétions des gonadotrophines par les cellules hypophysaires de rate : rôle de l'AMPK?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tosca</w:t>
+                <w:t xml:space="preserve">Caractérisation de la résistine dans l'ovaire de vache et de rate et effet de la résistine recombinante sur les cellules de la granulosa in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congrès de la Société Française d'Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Deauville, France</w:t>
+              <w:t xml:space="preserve">53. Journées Internationales d'Endocrinologie Clinique Henri-Pierre Klotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754687v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t>
               </w:r>
@@ -7590,77 +7590,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPS Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t>
@@ -7715,77 +7715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t>
@@ -7846,90 +7846,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8116,410 +8116,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 fatty acids and breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of dietary beta-carotene and alpha-linolenic acid: effect on promotion of experimental mammary tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">C. Hoinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Riboli; R. Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: opportunities for cancer prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 156, IARC Press, pp.337-341, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
+              <w:t xml:space="preserve">, 156, IARC Press, pp.403-404, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738394v1</w:t>
+                <w:t xml:space="preserve">hal-04738374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dietary beta-carotene and alpha-linolenic acid: effect on promotion of experimental mammary tumours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Conjugated linoleic acid and the risk of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavillonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Riboli; R. Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: opportunities for cancer prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 156, IARC Press, pp.403-404, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
+              <w:t xml:space="preserve">, 156, IARC Press, pp.203-204, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738374v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated linoleic acid and the risk of breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">n-3 fatty acids and breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chajès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Riboli; R. Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: opportunities for cancer prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 156, IARC Press, pp.203-204, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
+              <w:t xml:space="preserve">, 156, IARC Press, pp.337-341, 2002, IARC Scientific Publications, 978-92-832-2212-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738415v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras et cancérogenèse mammaire</w:t>
               </w:r>
@@ -8720,51 +8720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C24B1961"/>
+    <w:nsid w:val="D55C9BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8951,51 +8951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-maillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9306-4545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.087023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/158102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyonori Kuriki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn069" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoinard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jourdan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barascu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088235" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327914NC4501_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poncheville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Body" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10130" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0064" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcneilly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738394v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoinard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steghens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavilloni&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cognault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-maillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9306-4545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.087023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/158102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyonori Kuriki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn069" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoinard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jourdan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barascu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088235" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poncheville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Body" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327914NC4501_2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10130" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cognault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0064" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcneilly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820801v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoinard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steghens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavilloni&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavillonni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cognault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>